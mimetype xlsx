--- v0 (2025-10-18)
+++ v1 (2026-04-30)
@@ -1,164 +1,169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\스캔\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{81DFF342-060F-4FB5-8F95-58D1F0648D6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{69D619FB-7CDC-4831-9243-669E3FFEC61A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="항목표" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="위치안내" sheetId="6" r:id="rId3"/>
+    <sheet name="종합검진제안서" sheetId="16" r:id="rId1"/>
+    <sheet name=" 추가선택 검사" sheetId="13" r:id="rId2"/>
   </sheets>
   <externalReferences>
+    <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
     <externalReference r:id="rId12"/>
     <externalReference r:id="rId13"/>
     <externalReference r:id="rId14"/>
     <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
     <externalReference r:id="rId17"/>
     <externalReference r:id="rId18"/>
     <externalReference r:id="rId19"/>
     <externalReference r:id="rId20"/>
     <externalReference r:id="rId21"/>
     <externalReference r:id="rId22"/>
     <externalReference r:id="rId23"/>
     <externalReference r:id="rId24"/>
     <externalReference r:id="rId25"/>
     <externalReference r:id="rId26"/>
     <externalReference r:id="rId27"/>
     <externalReference r:id="rId28"/>
     <externalReference r:id="rId29"/>
     <externalReference r:id="rId30"/>
     <externalReference r:id="rId31"/>
     <externalReference r:id="rId32"/>
     <externalReference r:id="rId33"/>
     <externalReference r:id="rId34"/>
     <externalReference r:id="rId35"/>
     <externalReference r:id="rId36"/>
     <externalReference r:id="rId37"/>
     <externalReference r:id="rId38"/>
     <externalReference r:id="rId39"/>
     <externalReference r:id="rId40"/>
     <externalReference r:id="rId41"/>
     <externalReference r:id="rId42"/>
     <externalReference r:id="rId43"/>
     <externalReference r:id="rId44"/>
     <externalReference r:id="rId45"/>
     <externalReference r:id="rId46"/>
     <externalReference r:id="rId47"/>
     <externalReference r:id="rId48"/>
+    <externalReference r:id="rId49"/>
   </externalReferences>
   <definedNames>
+    <definedName name="________________________________________________________________________________DAT9" localSheetId="0">'[1]20060208'!#REF!</definedName>
     <definedName name="________________________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
+    <definedName name="______________________________________________________________________________DAT9" localSheetId="0">'[1]20060208'!#REF!</definedName>
     <definedName name="______________________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
+    <definedName name="____________________________________________________________________________DAT9" localSheetId="0">'[1]20060208'!#REF!</definedName>
     <definedName name="____________________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
+    <definedName name="___________________________________________________________________________DAT9" localSheetId="0">'[1]20060208'!#REF!</definedName>
     <definedName name="___________________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
+    <definedName name="__________________________________________________________________________DAT9" localSheetId="0">'[1]20060208'!#REF!</definedName>
     <definedName name="__________________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_________________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="________________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_______________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="______________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_____________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="____________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="___________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="________________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_______________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="______________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_____________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="____________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="___________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="__________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="________________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_______________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="______________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_____________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="____________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="___________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="__________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_________________________________________________DAT9">'[1]20060208'!#REF!</definedName>
@@ -185,162 +190,170 @@
     <definedName name="____________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="___________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="__________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="________________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_______________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="______________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_____________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="____________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="___________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="__________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="________________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_______________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="______________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_____________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="____________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="___________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="__________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_________DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="________DAT9">'[2]20060208'!#REF!</definedName>
     <definedName name="_______DAT9">'[2]20060208'!#REF!</definedName>
     <definedName name="______DAT9">'[2]20060208'!#REF!</definedName>
     <definedName name="_____DAT8">'[1]20060208'!#REF!</definedName>
     <definedName name="_____DAT9">'[1]20060208'!#REF!</definedName>
-    <definedName name="____DAT1">[3]인원주소!#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="____DAT7">[3]인원주소!#REF!</definedName>
+    <definedName name="____DAT1" localSheetId="0">[3]인원주소!#REF!</definedName>
+    <definedName name="____DAT1">[4]인원주소!#REF!</definedName>
+    <definedName name="____DAT2" localSheetId="0">[3]인원주소!#REF!</definedName>
+    <definedName name="____DAT2">[4]인원주소!#REF!</definedName>
+    <definedName name="____DAT5" localSheetId="0">[3]인원주소!#REF!</definedName>
+    <definedName name="____DAT5">[4]인원주소!#REF!</definedName>
+    <definedName name="____DAT6" localSheetId="0">[3]인원주소!#REF!</definedName>
+    <definedName name="____DAT6">[4]인원주소!#REF!</definedName>
+    <definedName name="____DAT7" localSheetId="0">[3]인원주소!#REF!</definedName>
+    <definedName name="____DAT7">[4]인원주소!#REF!</definedName>
     <definedName name="____DAT9">'[1]20060208'!#REF!</definedName>
-    <definedName name="___DAT1">[4]인원주소!#REF!</definedName>
-[...14 lines deleted...]
-    <definedName name="___DAT7">[4]인원주소!#REF!</definedName>
+    <definedName name="___DAT1">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT10">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT11">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT12">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT13">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT14">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT15">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT16">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT17">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT18">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT2">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT3">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT4">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT5">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT6">[5]인원주소!#REF!</definedName>
+    <definedName name="___DAT7">[5]인원주소!#REF!</definedName>
     <definedName name="___DAT9">'[1]20060208'!#REF!</definedName>
-    <definedName name="__1_0_????" hidden="1">[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!</definedName>
-    <definedName name="__2_0_????_0" hidden="1">[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!</definedName>
+    <definedName name="__1_0_????" localSheetId="0" hidden="1">[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!</definedName>
+    <definedName name="__1_0_????" hidden="1">[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!</definedName>
+    <definedName name="__2_0_????_0" localSheetId="0" hidden="1">[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!</definedName>
+    <definedName name="__2_0_????_0" hidden="1">[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!</definedName>
     <definedName name="__A20000">#REF!</definedName>
     <definedName name="__A25000">#REF!</definedName>
-    <definedName name="__DAT1">[4]인원주소!#REF!</definedName>
-[...14 lines deleted...]
-    <definedName name="__DAT7">[4]인원주소!#REF!</definedName>
+    <definedName name="__DAT1">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT10">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT11">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT12">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT13">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT14">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT15">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT16">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT17">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT18">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT2">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT3">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT4">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT5">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT6">[5]인원주소!#REF!</definedName>
+    <definedName name="__DAT7">[5]인원주소!#REF!</definedName>
     <definedName name="__DAT9">'[2]20060208'!#REF!</definedName>
-    <definedName name="_1_0_????" hidden="1">[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!</definedName>
-    <definedName name="_2_0_????_0" hidden="1">[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!,[5]day!#REF!</definedName>
+    <definedName name="_1_0_????" hidden="1">[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!</definedName>
+    <definedName name="_2_0_????_0" hidden="1">[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!,[6]day!#REF!</definedName>
     <definedName name="_2_DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_2005년단가">#REF!</definedName>
     <definedName name="_2006년단가">#REF!</definedName>
     <definedName name="_2007년단가">#REF!</definedName>
     <definedName name="_6" hidden="1">#REF!</definedName>
     <definedName name="_A20000">#REF!</definedName>
     <definedName name="_A25000">#REF!</definedName>
-    <definedName name="_DAT1">[6]인원주소!#REF!</definedName>
-[...14 lines deleted...]
-    <definedName name="_DAT7">[6]인원주소!#REF!</definedName>
+    <definedName name="_DAT1">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT10">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT11">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT12">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT13">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT14">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT15">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT16">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT17">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT18">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT2">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT3">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT4">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT5">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT6">[7]인원주소!#REF!</definedName>
+    <definedName name="_DAT7">[7]인원주소!#REF!</definedName>
     <definedName name="_DAT9">'[1]20060208'!#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
-    <definedName name="_xlnm._FilterDatabase" hidden="1">[7]본조합!$A$3:$F$494</definedName>
+    <definedName name="_xlnm._FilterDatabase" hidden="1">[8]본조합!$A$3:$F$494</definedName>
     <definedName name="_Key1" hidden="1">#REF!</definedName>
     <definedName name="_Key2" hidden="1">#REF!</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_Sort" hidden="1">#REF!</definedName>
     <definedName name="\a">#REF!</definedName>
     <definedName name="\b">#N/A</definedName>
     <definedName name="\d">#N/A</definedName>
-    <definedName name="\PP">[8]협조전!#REF!</definedName>
+    <definedName name="\PP">[9]협조전!#REF!</definedName>
     <definedName name="\q">#REF!</definedName>
-    <definedName name="\QQ">[9]협조전!#REF!</definedName>
+    <definedName name="\QQ">[10]협조전!#REF!</definedName>
     <definedName name="\x">#N/A</definedName>
     <definedName name="\z">#REF!</definedName>
     <definedName name="A">#REF!</definedName>
     <definedName name="AA">#REF!</definedName>
     <definedName name="aaa">#REF!</definedName>
-    <definedName name="aaaa">'[10]2.대외공문'!#REF!</definedName>
+    <definedName name="aaaa">'[11]2.대외공문'!#REF!</definedName>
     <definedName name="aaaaa">#REF!</definedName>
-    <definedName name="aaaaaaaaaaaaaaaaaaa">[11]분당임차변경!#REF!</definedName>
+    <definedName name="aaaaaaaaaaaaaaaaaaa">[12]분당임차변경!#REF!</definedName>
     <definedName name="ACD">#REF!</definedName>
     <definedName name="ACwvu.시간대별예약." hidden="1">#REF!</definedName>
-    <definedName name="adfa">'[12]2.대외공문'!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="ASDADDDD">[14]전체현황!#REF!</definedName>
+    <definedName name="adfa">'[13]2.대외공문'!#REF!</definedName>
+    <definedName name="ADSFASDFASDF">'[14]2.대외공문'!#REF!</definedName>
+    <definedName name="ASAD">'[14]2.대외공문'!#REF!</definedName>
+    <definedName name="ASDADDDD">[15]전체현황!#REF!</definedName>
     <definedName name="ASDD">#REF!</definedName>
-    <definedName name="ASDF">[15]전체현황!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="asdffw">[17]전체현황!#REF!</definedName>
+    <definedName name="ASDF">[16]전체현황!#REF!</definedName>
+    <definedName name="ASDFDAFDFSDF">'[14]2.대외공문'!#REF!</definedName>
+    <definedName name="ASDFF">[17]전체현황!#REF!</definedName>
+    <definedName name="asdffw">[18]전체현황!#REF!</definedName>
     <definedName name="asdfgasfd">'[2]20060208'!#REF!</definedName>
-    <definedName name="ASDFSDAF">'[18]95하U$가격'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="AZSSS">'[20]2.대외공문'!#REF!</definedName>
+    <definedName name="ASDFSDAF">'[19]95하U$가격'!#REF!</definedName>
+    <definedName name="asdqwe">'[20]2.대외공문'!#REF!</definedName>
+    <definedName name="AZSSS">'[21]2.대외공문'!#REF!</definedName>
     <definedName name="B">#REF!</definedName>
-    <definedName name="BBB" hidden="1">[21]송전기본!#REF!</definedName>
+    <definedName name="BBB" hidden="1">[22]송전기본!#REF!</definedName>
     <definedName name="book1" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="book1" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="book1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="book1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="CODE">#REF!</definedName>
+    <definedName name="Cwvu.시간대별예약." localSheetId="0" hidden="1">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="Cwvu.시간대별예약." hidden="1">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="D">#REF!</definedName>
     <definedName name="DAFFFFF">#REF!</definedName>
     <definedName name="dat">'[2]20060208'!#REF!</definedName>
     <definedName name="data">#REF!</definedName>
     <definedName name="DATA1">#REF!</definedName>
     <definedName name="DATA10">#REF!</definedName>
     <definedName name="DATA11">#REF!</definedName>
     <definedName name="DATA12">#REF!</definedName>
     <definedName name="DATA13">#REF!</definedName>
     <definedName name="DATA14">#REF!</definedName>
     <definedName name="DATA15">#REF!</definedName>
     <definedName name="DATA16">#REF!</definedName>
     <definedName name="DATA17">#REF!</definedName>
     <definedName name="DATA18">#REF!</definedName>
     <definedName name="DATA19">#REF!</definedName>
     <definedName name="DATA2">#REF!</definedName>
     <definedName name="DATA20">#REF!</definedName>
     <definedName name="DATA21">#REF!</definedName>
     <definedName name="DATA22">#REF!</definedName>
     <definedName name="DATA23">#REF!</definedName>
     <definedName name="DATA24">#REF!</definedName>
     <definedName name="DATA25">#REF!</definedName>
     <definedName name="DATA26">#REF!</definedName>
     <definedName name="DATA27">#REF!</definedName>
@@ -349,2065 +362,1862 @@
     <definedName name="DATA3">#REF!</definedName>
     <definedName name="DATA30">#REF!</definedName>
     <definedName name="DATA31">#REF!</definedName>
     <definedName name="DATA32">#REF!</definedName>
     <definedName name="DATA33">#REF!</definedName>
     <definedName name="DATA34">#REF!</definedName>
     <definedName name="DATA35">#REF!</definedName>
     <definedName name="DATA36">#REF!</definedName>
     <definedName name="DATA37">#REF!</definedName>
     <definedName name="DATA38">#REF!</definedName>
     <definedName name="DATA39">#REF!</definedName>
     <definedName name="DATA4">#REF!</definedName>
     <definedName name="DATA40">#REF!</definedName>
     <definedName name="DATA5">#REF!</definedName>
     <definedName name="DATA6">#REF!</definedName>
     <definedName name="DATA7">#REF!</definedName>
     <definedName name="DATA8">#REF!</definedName>
     <definedName name="DATA9">#REF!</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="datd">#REF!</definedName>
     <definedName name="DAY">#REF!</definedName>
     <definedName name="dbo_검진인원Check11">#REF!</definedName>
     <definedName name="dbswlgml" hidden="1">#REF!</definedName>
     <definedName name="dd" hidden="1">#REF!</definedName>
     <definedName name="DFGD" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="DFGD" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="DFGD" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="DFGD" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="dfvdb" hidden="1">#REF!</definedName>
     <definedName name="dkdkd">#REF!</definedName>
     <definedName name="E">#REF!</definedName>
-    <definedName name="erthb">'[22]2.대외공문'!#REF!</definedName>
+    <definedName name="erthb">'[23]2.대외공문'!#REF!</definedName>
     <definedName name="f">'[1]20060208'!#REF!</definedName>
-    <definedName name="FG12TBTB2RTDKDKGMLRT">[23]협조전!#REF!</definedName>
-    <definedName name="FG46TBTB4RTDKDK">'[24]#REF'!#REF!</definedName>
+    <definedName name="FG12TBTB2RTDKDKGMLRT">[24]협조전!#REF!</definedName>
+    <definedName name="FG46TBTB4RTDKDK">'[25]#REF'!#REF!</definedName>
     <definedName name="FGR12C15TBTB1RTDKDK">#REF!</definedName>
-    <definedName name="FGrkbs7tbtbsprt">[25]전체현황!#REF!</definedName>
-    <definedName name="FVGDGSDAGAD">[14]전체현황!#REF!</definedName>
+    <definedName name="FGrkbs7tbtbsprt">[26]전체현황!#REF!</definedName>
+    <definedName name="FVGDGSDAGAD">[15]전체현황!#REF!</definedName>
     <definedName name="G">#REF!</definedName>
     <definedName name="G1G1G1">#REF!</definedName>
     <definedName name="GWA">#REF!</definedName>
     <definedName name="h">#REF!</definedName>
     <definedName name="HEE">#REF!</definedName>
-    <definedName name="HHH">'[26]96수출'!#REF!</definedName>
+    <definedName name="HHH">'[27]96수출'!#REF!</definedName>
     <definedName name="i">#REF!</definedName>
     <definedName name="IFC">#REF!</definedName>
     <definedName name="j">#REF!</definedName>
     <definedName name="JIKWI">#REF!</definedName>
     <definedName name="jjjjjjjjjjjjjjjjjj">'[2]20060208'!#REF!</definedName>
     <definedName name="jjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjj">'[2]20060208'!#REF!</definedName>
     <definedName name="KKK">#REF!</definedName>
     <definedName name="kkkkkk">'[2]20060208'!#REF!</definedName>
     <definedName name="kkkkkkkkkkkkkkkkkkkkkkk">'[2]20060208'!#REF!</definedName>
     <definedName name="KMI">#REF!</definedName>
-    <definedName name="KSHJ">'[27]2.대외공문'!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="MB">[29]인원01!#REF!</definedName>
+    <definedName name="KSHJ">'[28]2.대외공문'!#REF!</definedName>
+    <definedName name="L">[24]협조전!#REF!</definedName>
+    <definedName name="lll">[29]전체현황!#REF!</definedName>
+    <definedName name="MB">[30]인원01!#REF!</definedName>
     <definedName name="MBC">#REF!</definedName>
-    <definedName name="Mq">'[30]소상 "1"'!#REF!</definedName>
+    <definedName name="Mq">'[31]소상 "1"'!#REF!</definedName>
     <definedName name="mri항목" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="mri항목" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="mri항목" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="mri항목" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="M행">#REF!</definedName>
     <definedName name="N행">#REF!</definedName>
     <definedName name="oo" hidden="1">#REF!</definedName>
     <definedName name="O행">#REF!</definedName>
     <definedName name="POARTRTPOBRTRTPODRTRTPOERTRTPOF">#REF!</definedName>
     <definedName name="POR439C124RTSQKS15C4LRTM0TB0TB0">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">항목표!$A$1:$E$113</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Titles">[31]개인별장비관리!$A$2:$IV$3</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">종합검진제안서!$A$1:$C$112</definedName>
+    <definedName name="_xlnm.Print_Area">'[32]000 김양섭 O'!$A$1:$I$46</definedName>
+    <definedName name="_xlnm.Print_Titles">[32]개인별장비관리!$A$2:$IV$3</definedName>
     <definedName name="P행">#REF!</definedName>
-    <definedName name="QQQ">'[31]301  금성근'!$A$1:$I$46</definedName>
+    <definedName name="QQQ">'[32]301  금성근'!$A$1:$I$46</definedName>
     <definedName name="QWER">#REF!</definedName>
     <definedName name="Q행">#REF!</definedName>
     <definedName name="record">#REF!</definedName>
     <definedName name="REPORT1_20040309">#REF!</definedName>
     <definedName name="RT울산시RTDKDK">#REF!</definedName>
     <definedName name="R행">#REF!</definedName>
-    <definedName name="s" localSheetId="1" hidden="1">[5]day!#REF!</definedName>
-    <definedName name="s" localSheetId="0" hidden="1">[5]day!#REF!</definedName>
+    <definedName name="s" localSheetId="1" hidden="1">[6]day!#REF!</definedName>
+    <definedName name="s" localSheetId="0" hidden="1">[6]day!#REF!</definedName>
     <definedName name="s">#REF!</definedName>
-    <definedName name="safas">[11]분당임차변경!#REF!</definedName>
+    <definedName name="safas">[12]분당임차변경!#REF!</definedName>
     <definedName name="sddfgsdagf" hidden="1">#REF!</definedName>
     <definedName name="Sheet1">'[1]20060208'!#REF!</definedName>
     <definedName name="sheet4">'[1]20060208'!#REF!</definedName>
     <definedName name="Sheet5">'[1]20060208'!#REF!</definedName>
     <definedName name="SOOK">#REF!</definedName>
-    <definedName name="ss" hidden="1">[32]송전기본!#REF!</definedName>
+    <definedName name="ss" hidden="1">[33]송전기본!#REF!</definedName>
     <definedName name="Swvu.시간대별예약." hidden="1">#REF!</definedName>
-    <definedName name="S행">'[22]2.대외공문'!#REF!</definedName>
+    <definedName name="S행">'[23]2.대외공문'!#REF!</definedName>
     <definedName name="TEST0">#REF!</definedName>
     <definedName name="TEST1">#REF!</definedName>
     <definedName name="TEST2">#REF!</definedName>
-    <definedName name="TESTHKEY">[6]인원주소!#REF!</definedName>
+    <definedName name="TESTHKEY">[7]인원주소!#REF!</definedName>
     <definedName name="TESTKEYS">#REF!</definedName>
     <definedName name="TESTVKEY">#REF!</definedName>
     <definedName name="TOTAL">#REF!</definedName>
     <definedName name="TT" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="TT" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="TT" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="TT" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="twtewwet">[33]!봉투출력</definedName>
+    <definedName name="twtewwet">[34]!봉투출력</definedName>
     <definedName name="T행">#REF!</definedName>
-    <definedName name="U행">'[22]2.대외공문'!#REF!</definedName>
+    <definedName name="U행">'[23]2.대외공문'!#REF!</definedName>
     <definedName name="V행">#REF!</definedName>
     <definedName name="w" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="w" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="w" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="w" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="werq">[17]전체현황!#REF!</definedName>
-    <definedName name="wettd">[34]전체현황!#REF!</definedName>
+    <definedName name="werq">[18]전체현황!#REF!</definedName>
+    <definedName name="wettd">[35]전체현황!#REF!</definedName>
     <definedName name="wrn.aa." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="wrn.aa." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="wrn.aa." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="wrn.aa." hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="wvu.시간대별예약." localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="wvu.시간대별예약." localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="wvu.시간대별예약." localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="wvu.시간대별예약." hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="W행">'[35]2.대외공문'!#REF!</definedName>
+    <definedName name="W행">'[36]2.대외공문'!#REF!</definedName>
     <definedName name="x">#REF!</definedName>
     <definedName name="xczv">#REF!</definedName>
     <definedName name="XL">#REF!</definedName>
     <definedName name="XXXXXXXXXXXX">'[2]20060208'!#REF!</definedName>
     <definedName name="X행">#REF!</definedName>
     <definedName name="y" hidden="1">#REF!</definedName>
     <definedName name="z">#REF!</definedName>
-    <definedName name="zxzc">'[19]2.대외공문'!#REF!</definedName>
+    <definedName name="zxzc">'[20]2.대외공문'!#REF!</definedName>
     <definedName name="zz">#REF!</definedName>
     <definedName name="ㄱㄱ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㄱㄱ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㄱㄱ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㄱㄱ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㄱㄱㄱ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㄱㄱㄱ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㄱㄱㄱ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㄱㄱㄱ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㄱㄱㄱㄱㄱ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㄱㄱㄱㄱㄱ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㄱㄱㄱㄱㄱ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㄱㄱㄱㄱㄱ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㄱㄱㄱㄱㄱㄱㄱㄱㄱㄱㄱㄱㄱㄱㄱㄱㄱ">'[1]20060208'!#REF!</definedName>
     <definedName name="간" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="간" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="간" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="간" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="갑지자동">[36]갑지!$B$15,[36]갑지!$J$6,[36]갑지!$R$6,[36]갑지!$Z$6,[36]갑지!$AH$6,[36]갑지!$AP$6,[36]갑지!$AX$6</definedName>
+    <definedName name="갑지자동">[37]갑지!$B$15,[37]갑지!$J$6,[37]갑지!$R$6,[37]갑지!$Z$6,[37]갑지!$AH$6,[37]갑지!$AP$6,[37]갑지!$AX$6</definedName>
     <definedName name="건강검진">#REF!</definedName>
     <definedName name="검진항목" hidden="1">#REF!</definedName>
     <definedName name="검진항목11">#REF!</definedName>
     <definedName name="검진항목표" hidden="1">#REF!</definedName>
     <definedName name="겉표지" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="겉표지" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="겉표지" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="겉표지" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="금강1" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="금강1" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="금강1" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="금강1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="기본연봉">'[24]#REF'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="기안을">'[35]2.대외공문'!#REF!</definedName>
+    <definedName name="기본연봉">'[25]#REF'!#REF!</definedName>
+    <definedName name="기안갑">'[36]2.대외공문'!#REF!</definedName>
+    <definedName name="기안을">'[36]2.대외공문'!#REF!</definedName>
     <definedName name="김" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="김" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="김" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="김" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="김자영">#REF!</definedName>
     <definedName name="김지현" hidden="1">#REF!</definedName>
     <definedName name="ㄴ">#REF!</definedName>
     <definedName name="ㄴㄴ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㄴㄴ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㄴㄴ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㄴㄴ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㄴㄴㄴㄴ">#REF!</definedName>
-    <definedName name="ㄴㅁㅇㄻㄴㅇ">'[20]2.대외공문'!#REF!</definedName>
-    <definedName name="ㄴㅇㄴㄴ">[37]목록!$A$2:$A$346</definedName>
+    <definedName name="ㄴㅁㅇㄻㄴㅇ">'[21]2.대외공문'!#REF!</definedName>
+    <definedName name="ㄴㅇㄴㄴ" localSheetId="0">[38]목록!$A$2:$A$346</definedName>
+    <definedName name="ㄴㅇㄴㄴ">[39]목록!$A$2:$A$346</definedName>
     <definedName name="넷넷">#REF!</definedName>
-    <definedName name="노조">'[38]6대집행부(02.1.28)'!$B$3:$G$168</definedName>
+    <definedName name="노조">'[40]6대집행부(02.1.28)'!$B$3:$G$168</definedName>
     <definedName name="노조명단">#REF!</definedName>
     <definedName name="ㄷㄱㄷㄱㄷㄱㄷ" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="ㄷㄱㄷㄱㄷㄱㄷ" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="ㄷㄱㄷㄱㄷㄱㄷ" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="ㄷㄱㄷㄱㄷㄱㄷ" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="ㄷㄷㄷ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㄷㄷㄷ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㄷㄷㄷ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㄷㄷㄷ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㄷㄷㄷㄷ" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="ㄷㄷㄷㄷ" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="ㄷㄷㄷㄷ" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="ㄷㄷㄷㄷ" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="ㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷㄷ">'[1]20060208'!#REF!</definedName>
     <definedName name="다섯">#REF!</definedName>
     <definedName name="당월">#REF!</definedName>
     <definedName name="대회">#REF!</definedName>
     <definedName name="둘">#REF!</definedName>
     <definedName name="ㄹ" hidden="1">#REF!</definedName>
     <definedName name="ㅁ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅁ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㅁ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅁ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅁㄴ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅁㄴ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㅁㄴ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅁㄴ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅁㅁㅁ">'[39]#REF'!#REF!</definedName>
+    <definedName name="ㅁㅁㅁ">'[41]#REF'!#REF!</definedName>
     <definedName name="ㅁㅁㅁㅁ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅁㅁㅁㅁ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㅁㅁㅁㅁ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅁㅁㅁㅁ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅁㅁㅁㅁㅁ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅁㅁㅁㅁㅁ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㅁㅁㅁㅁㅁ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅁㅁㅁㅁㅁ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="매출계획" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="매출계획" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="매출계획" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="매출계획" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="모" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="모" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="모" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="모" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="목목">#REF!</definedName>
     <definedName name="밋션별">#REF!</definedName>
     <definedName name="ㅂㅂㅂㅂ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅂㅂㅂㅂ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㅂㅂㅂㅂ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅂㅂㅂㅂ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅂㅂㅈㄷㄹ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅂㅂㅈㄷㄹ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㅂㅂㅈㄷㄹ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅂㅂㅈㄷㄹ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="박스">[40]분당임차변경!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="방청B">'[41]95하U$가격'!#REF!</definedName>
+    <definedName name="박스">[42]분당임차변경!#REF!</definedName>
+    <definedName name="방청A">'[43]95하U$가격'!#REF!</definedName>
+    <definedName name="방청B">'[43]95하U$가격'!#REF!</definedName>
     <definedName name="범위">#REF!</definedName>
     <definedName name="보고" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="보고" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="보고" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="보고" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="보고기준" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="보고기준" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="보고기준" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="보고기준" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="봉투출력">[33]!봉투출력</definedName>
+    <definedName name="봉투출력">[34]!봉투출력</definedName>
     <definedName name="부산">#REF!</definedName>
     <definedName name="ㅅㄱ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅅㄱ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㅅㄱ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅅㄱ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅅㅅㅅ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅅㅅㅅ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㅅㅅㅅ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅅㅅㅅ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅅㅅㅅㅅ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅅㅅㅅㅅ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㅅㅅㅅㅅ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅅㅅㅅㅅ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅅㅅㅅㅅㅅㅅㅅ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅅㅅㅅㅅㅅㅅㅅ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㅅㅅㅅㅅㅅㅅㅅ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅅㅅㅅㅅㅅㅅㅅ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="사업활성" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="사업활성" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="사업활성" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="사업활성" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="사용">'[1]20060208'!#REF!</definedName>
     <definedName name="새것" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="새것" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="새것" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="새것" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="성" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="성" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="성" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="성" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="세부내역">#REF!</definedName>
     <definedName name="셋셋">#REF!</definedName>
     <definedName name="손익3" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="손익3" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="손익3" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="손익3" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="손익예상" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="손익예상" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="손익예상" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="손익예상" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="수수">#REF!</definedName>
     <definedName name="시설투자" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="시설투자" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="시설투자" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="시설투자" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="시설투자계획_월별" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="시설투자계획_월별" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="시설투자계획_월별" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="시설투자계획_월별" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="실적4월" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="실적4월" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="실적4월" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="실적4월" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="실적6월" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="실적6월" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="실적6월" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="실적6월" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅇ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅇ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㅇ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅇ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅇㄴㅇㅇ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅇㄴㅇㅇ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㅇㄴㅇㅇ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅇㄴㅇㅇ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅇㄹ" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅇㄹ" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="ㅇㄹ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅇㄹ" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="ㅇㅇ">[11]분당임차변경!#REF!</definedName>
+    <definedName name="ㅇㅇ">[12]분당임차변경!#REF!</definedName>
     <definedName name="ㅇㅇㄹ" hidden="1">#REF!</definedName>
     <definedName name="ㅇㅇㅇ" hidden="1">#REF!</definedName>
     <definedName name="ㅇㅇㅇㅇㅇ">'[1]20060208'!#REF!</definedName>
     <definedName name="ㅇㅇㅇㅇㅇㅇ">'[1]20060208'!#REF!</definedName>
     <definedName name="ㅇㅇㅇㅇㅇㅇㅇ">'[2]20060208'!#REF!</definedName>
     <definedName name="아기">#REF!</definedName>
     <definedName name="안내문" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="안내문" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="안내문" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="안내문" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="안내문1" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="안내문1" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="안내문1" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="안내문1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="안녕">#REF!</definedName>
     <definedName name="안녕1">#REF!</definedName>
     <definedName name="약도" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="약도" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="약도" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="약도" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="양" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="양" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="양" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="양" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="연간예상" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="연간예상" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="연간예상" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="연간예상" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="연말손익" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="연말손익" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="연말손익" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="연말손익" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="오" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="오" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="오" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="오" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="오." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="오." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="오." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="오." hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="오.." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="오.." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="오.." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="오.." hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="원본" hidden="1">#REF!</definedName>
     <definedName name="윤신애">#REF!</definedName>
     <definedName name="윤신애_1">#REF!</definedName>
     <definedName name="윤신애_2">#REF!</definedName>
-    <definedName name="을지자동">[36]실행!$B$6,[36]실행!$J$6,[36]실행!$R$6,[36]실행!$Z$6,[36]실행!$AH$6,[36]실행!$AP$6,[36]실행!$AX$6</definedName>
+    <definedName name="을지자동">[37]실행!$B$6,[37]실행!$J$6,[37]실행!$R$6,[37]실행!$Z$6,[37]실행!$AH$6,[37]실행!$AP$6,[37]실행!$AX$6</definedName>
     <definedName name="이십오만" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="이십오만" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="이십오만" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="이십오만" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="인원정보">[42]인원정보!$A$3:$I$541</definedName>
+    <definedName name="인원정보">[44]인원정보!$A$3:$I$541</definedName>
     <definedName name="인원차량">#REF!</definedName>
     <definedName name="인적사항">#REF!</definedName>
     <definedName name="ㅈㄷ" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="ㅈㄷ" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="ㅈㄷ" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="ㅈㄷ" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="ㅈㄷㅈㄷㄱㅈㄷㄱㅈㄷㄱㅈㄷㄱ" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="ㅈㄷㅈㄷㄱㅈㄷㄱㅈㄷㄱㅈㄷㄱ" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="ㅈㄷㅈㄷㄱㅈㄷㄱㅈㄷㄱㅈㄷㄱ" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="ㅈㄷㅈㄷㄱㅈㄷㄱㅈㄷㄱㅈㄷㄱ" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="ㅈㅈㅈ" hidden="1">#REF!</definedName>
     <definedName name="자" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="자" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="자" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="자" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="자." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="자." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="자." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="자." hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="자.." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="자.." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="자.." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="자.." hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="장로회신학대학교">#REF!</definedName>
     <definedName name="재" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="재" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="재" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="재" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="저저" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="저저" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="저저" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="저저" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="전월">#REF!</definedName>
     <definedName name="전전월">#REF!</definedName>
     <definedName name="전전전월">#REF!</definedName>
     <definedName name="전전전전월">#REF!</definedName>
     <definedName name="전지원지원">#REF!</definedName>
     <definedName name="정" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="정" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="정" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="정" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="정대철">[43]정대철!$A:$IV</definedName>
+    <definedName name="정대철">[45]정대철!$A:$IV</definedName>
     <definedName name="정문" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="정문" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="정문" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="정문" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="정문식" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="정문식" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="정문식" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="정문식" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="제목">#REF!</definedName>
     <definedName name="제품별사업전략" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="제품별사업전략" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="제품별사업전략" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="제품별사업전략" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="조영">[43]조영촬영!$A:$IV</definedName>
+    <definedName name="조영">[45]조영촬영!$A:$IV</definedName>
     <definedName name="좌석">#REF!</definedName>
     <definedName name="주" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="주" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="주" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="주" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="주차계획" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="주차계획" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="주차계획" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="주차계획" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="지공">#REF!</definedName>
     <definedName name="지사폴더" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="지사폴더" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="지사폴더" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="지사폴더" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="진" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="진" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="진" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="진" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="차." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="차." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="차." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="차." hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="차량SVC" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="차량SVC" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="차량SVC" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="차량SVC" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="총경비">#REF!</definedName>
     <definedName name="최종검진수가" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="최종검진수가" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="최종검진수가" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="최종검진수가" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="치매정밀검진" hidden="1">#REF!</definedName>
     <definedName name="토지공사추가항목" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="토지공사추가항목" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="토지공사추가항목" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="토지공사추가항목" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="투자계획" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="투자계획" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="투자계획" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="투자계획" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="특검">#REF!</definedName>
     <definedName name="특검수가">#REF!</definedName>
     <definedName name="팀별계획" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="팀별계획" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="팀별계획" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="팀별계획" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="포" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="포" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="포" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="포" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="표" hidden="1">[44]분석통계!$A$115:$A$132</definedName>
+    <definedName name="표" hidden="1">[46]분석통계!$A$115:$A$132</definedName>
     <definedName name="표지" hidden="1">#REF!</definedName>
     <definedName name="표지2" hidden="1">#REF!</definedName>
     <definedName name="표지4" hidden="1">#REF!</definedName>
     <definedName name="하나">#REF!</definedName>
     <definedName name="하나하나">#REF!</definedName>
     <definedName name="한마음추가자" hidden="1">#REF!</definedName>
     <definedName name="행내번호">#REF!</definedName>
-    <definedName name="현소속">[45]목록!$A$2:$A$300</definedName>
+    <definedName name="현소속">[47]목록!$A$2:$A$300</definedName>
     <definedName name="호" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="호" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="호" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="호" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="화화">#REF!</definedName>
     <definedName name="확정일자" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="확정일자" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="확정일자" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="확정일자" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="환경" localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
-    <definedName name="환경" localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
+    <definedName name="환경" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="환경" hidden="1">{#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"UNIT";#N/A,#N/A,FALSE,"계정"}</definedName>
     <definedName name="ㅓㅎㄿ">#REF!</definedName>
     <definedName name="ㅓㅗ혀">#REF!</definedName>
     <definedName name="ㅓㅗㅗ" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="ㅓㅗㅗ" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="ㅓㅗㅗ" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="ㅓㅗㅗ" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="ㅓㅛㅎ">#REF!</definedName>
     <definedName name="ㅗㅓ하" localSheetId="1" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="ㅗㅓ하" localSheetId="2" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="ㅗㅓ하" localSheetId="0" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="ㅗㅓ하" hidden="1">{TRUE,TRUE,-0.5,-14.75,483,237.75,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,47,#N/A,6.4954128440367,32.6666666666667,1,FALSE,FALSE,3,TRUE,1,FALSE,100,"Swvu.시간대별예약.","ACwvu.시간대별예약.",#N/A,FALSE,FALSE,0.6,0.47,0.72,0.71,2,"&amp;L&amp;""굴림,굵게""&amp;14&amp;F&amp;C&amp;""굴림,굵게""&amp;14&amp;A","&amp;L&amp;D  &amp;T&amp;C&amp;P 쪽&amp;R(재)서울의과학연구소  원무관리",FALSE,FALSE,FALSE,TRUE,1,100,#N/A,#N/A,"=R42C1:R77C13","=R1",#N/A,"Cwvu.시간대별예약.",FALSE,FALSE,TRUE,9,300,300,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="362">
-[...2 lines deleted...]
-    <phoneticPr fontId="11" type="noConversion"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="340">
+  <si>
+    <t>파라옥소나제(PON1)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 간질성폐렴 조기진단</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>폐섬유화검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>전해질검사</t>
+  </si>
+  <si>
+    <t>갑상선기능검사</t>
+  </si>
+  <si>
+    <t>간염검사</t>
+  </si>
+  <si>
+    <t>안과검사</t>
+  </si>
+  <si>
+    <t>●</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 신장기능질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>요비중(S.G)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 중증당뇨병, 요로감염, 신진대사이상</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>요산도(요PH)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 당뇨병</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>요당(Glucose)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 요로감염, 방광염, 기타비뇨기계질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>아질산염(Nitrate)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 요단백</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>요단백(Ur.Protein)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 당뇨병, 대사성질환, 황달, 방광염</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>요케톤(Ketone)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 간, 담도질환, 요로결석</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>유로빌리노겐(Urobilinozen)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 간, 담도질환, 비뇨기계종양</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>빌리루빈(Bilirubin)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 요잠혈</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>요잠혈(Occult Blood)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 요로감염</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 동맥경화유발 인자</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>저밀도 콜레스테롤(LDL)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 동맥경화억제 인자</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>고밀도 콜레스테롤(HDL)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 중성지방</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>중성지방(Triglyceride)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 동맥경화, 고지방혈증</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>총 콜레스테롤(T.Cholesterol)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 알콜성간장애, 지방간, 간경변</t>
+  </si>
+  <si>
+    <t>감마지티피_r-GTP</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 간염, 간기능</t>
+  </si>
+  <si>
+    <t>혈청지피티_SGPT</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 급만성간염, 간기능</t>
+  </si>
+  <si>
+    <t>혈청지오티_SGOT</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 신장기능장애, 뇨독증, 신부전증</t>
+  </si>
+  <si>
+    <t>GFR (신사구체여과율)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 신장기능장애, 신우신염, 근육질환</t>
+  </si>
+  <si>
+    <t>Creatinine (크레아티닌)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 세동맥경화, 백내장, 녹내장</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>안저검사</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 시력측정</t>
+  </si>
+  <si>
+    <t>시력</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 청력, 난청, 고막검사 등</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>청력검사</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 고혈압, 저혈압, 빈맥, 서맥</t>
+  </si>
+  <si>
+    <t>혈압-맥박 검사</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 기초적인 신장, 체중, 비만도 측정</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>신체계측/비만도측정</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 과거병력 및 현재의 신체 상태 체크</t>
+  </si>
+  <si>
+    <t>전문의와 상담</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>●(여성)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 난소암표지자, 자궁암, 난소암, 자궁경부암, 자궁내막증</t>
+  </si>
+  <si>
+    <t>난소암 (CA 125)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>●(남성)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 전립선암표지자, 전립선염, 전립선암</t>
+  </si>
+  <si>
+    <t>전립선암 (PSA)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 췌장암표지자, 췌장암, 소화기, 부인과 종양</t>
+  </si>
+  <si>
+    <t>췌장암 (CA19-9)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 대장암표지자, 대장암등 각종 악성종양, 암의 전이</t>
+  </si>
+  <si>
+    <t>대장암 (CEA)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 간암표지자, 간암, 간경변, 임신</t>
+  </si>
+  <si>
+    <t>간암 (AFP)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>종양표지자검사</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 폐결핵, 폐렴, 심장비대 및 변형 등 흉부질환</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 흉부X-RAY 촬영</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>흉부X-선 검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 협심증, 심근경색, 심실대비, 부정맥 등</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 심전도검사 (E.K.G)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>순환기질환</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 비만진단, 신체균형, 영양진단, 체수분진단</t>
+  </si>
+  <si>
+    <t>체성분분석</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>건강증진검사</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 자궁경부암 세포검사(질, 자궁 및 난소의 질병 여부 검사) </t>
+  </si>
+  <si>
+    <t>자궁경부암검사(Pap smear)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 유방암, 유방선종, 유방낭종 등</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>유방 X-선촬영</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>부인과검사</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>●</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 간, 비장, 췌장, 담낭, 신장 관련질환</t>
+  </si>
+  <si>
+    <t>상복부초음파</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>초음파검사</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 위염, 궤양, 식도암, 식도 정맥류</t>
+  </si>
+  <si>
+    <t>관 련 질 환</t>
+  </si>
+  <si>
+    <t>검 사 항 목</t>
   </si>
   <si>
     <t>구 분</t>
-    <phoneticPr fontId="8" type="noConversion"/>
-[...5 lines deleted...]
-    <t>관 련 질 환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 출혈성질환, 빈혈, 원발성 혈소판 증가증</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>혈소판수(Platelet)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 염증, 혈액응고</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>호염기구(Basophi)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 알레르기반응에 관계, 만성골수성 백혈병</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>호산구(Eosinophil)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 림프구성 백혈병, 홍역 </t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>단핵구(Monocyte)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 림프구성 백혈병, 결핵</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>림프구(Lymphocyte)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 급성간염증, 백혈병</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>백혈구수(WBC)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 각종 혈액질환 지표</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>적혈구크기분포(RDW)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 각종빈혈, 백혈병, 한랭적혈구응집소혈증</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>평균혈구혈색농도(MCHC)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>평균혈구혈색소(MCH)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 골수섬유종, 특발성혈소판감소성자반병</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>혈소판수치(MPV)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>평균혈구용적(MCV)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 빈혈, 선천성심장질환, 적혈구증가증</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>적혈구용적(HCT)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 혈색소, 빈혈, 적혈구증가증</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>혈색소(Hemoglobin)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 빈혈, 탈수증, 신장질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>적혈구수(RBC)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>혈액학적 검사</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 매독</t>
+  </si>
+  <si>
+    <t>매독 검사</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> B 형 간염 항체형성 여부</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>B형 간염항체(HBs Ab)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> B 형 간염 바이러스 여부</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>B형 간염항원(HBs Ag)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> A 형 간염 항체형성 여부</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>A형 간염항체(HAV Ab IgG)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 갑상선기능저하, 항진증, 뇌하수체기능검사</t>
+  </si>
+  <si>
+    <t>TSH (갑상선자극호르몬)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>Free T4 (Thyroxine)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 췌장기능장애, 간담도질환</t>
+  </si>
+  <si>
+    <t>Amylase (아밀라제)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>췌장검사</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 근육신경작용, 뇨독증</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>칼륨(K)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 부갑상선기능저하증</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>염소(Ci)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 수분조절, 신질환, 탈수증</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>소디움(Na)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 철결핍성 빈혈</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>UIBC</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>TIBC</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>Fe</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>철결핍성 질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 류마티스성 관절염</t>
+  </si>
+  <si>
+    <t>RA Factor</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>관절염검사</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 통풍, 관절염, 신장기능의 진단 및 예후평가</t>
+  </si>
+  <si>
+    <t>Uric Acid (요산)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>통풍검사</t>
+  </si>
+  <si>
+    <t>●</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>HbA1c (당화혈색소)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>Glucose(혈당)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>혈당검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 간질환, 간기능, 골질환, 담도질환 _ALP</t>
+  </si>
+  <si>
+    <t>알카리포스파타제_ Alk. P</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 급만성 간염, 담도질환</t>
+  </si>
+  <si>
+    <t>간접빌리루빈_ InD-Bilirubin</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 용혈성 황달, 급성 간염</t>
+  </si>
+  <si>
+    <t>직접빌리루빈_D-Bilirubin</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 황달, 용혈성빈혈, 간기능장애</t>
+  </si>
+  <si>
+    <t>총빌리루빈_Total Bilirubin</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 간질환의 진행과정 정도</t>
+  </si>
+  <si>
+    <t>A/G비율_A/G ratio</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 간장질환</t>
+  </si>
+  <si>
+    <t>글로부린_Globulin</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 간질환, 담도질환, 간경화증</t>
+  </si>
+  <si>
+    <t>알부민_Albumin</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 영양상태, 간질환</t>
+  </si>
+  <si>
+    <t>총단백_Total Protein</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>간기능검사</t>
+  </si>
+  <si>
+    <t>B/C ratio (요소질소비율)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>BUN (요소질소)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>신장검사</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 골다공증</t>
+  </si>
+  <si>
+    <t>골밀도검사 (BMD)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 자궁암, 난소암, 자궁근종, 방광암</t>
+  </si>
+  <si>
+    <t>자궁,난소포함초음파</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>●(남성)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 전립선암, 낭종, 결절, 방광암, 전립선 비대증</t>
+  </si>
+  <si>
+    <t>전립선(방광포함)초음파</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 갑상선암, 갑상선낭종, 각종 갑상선 질환</t>
+  </si>
+  <si>
+    <t>갑상선초음파</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>펩시노겐(혈액검사)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>택 1</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>일반 위내시경</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>위장검사</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 뇌졸중 위험도, 심혈관질환, 경동맥폐쇄여부</t>
+  </si>
+  <si>
+    <t>경동맥초음파</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 유방암, 유방결석, 낭종등</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>유방초음파</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 여성의 배란,폐경기 관련 호르몬 검사 (FSH, Estradiol)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>여성 호르몬검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>남성 호르몬검사</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 혈관성 치매, 뇌졸중, 심혈관계 질환</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>NK 세포활성도검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 알레르기성 비염, 천식등의 호흡기 알레르기</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 폐암, 결핵 등 흉부 질환</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>폐 저선량 CT</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 심근경색(돌연사), 심혈관계, 심장관련질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>관상동맥석회화 CT</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 허리디스크(척추측만, 추간판탈출),척추관련질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>요추 CT</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 목디스크(척추측만, 추간판탈출), 척추관련질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 경추 CT</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 복부지방상태, 비만정밀측정</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  복부비만 CT</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 뇌종양, 뇌졸증, 뇌경색 등</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌 CT</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>정밀검사
+B</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 남자7종:갑상선,폐,간,위,대장,전립선,췌장
+ 여자9종:갑상선,폐,간,위,대장,유방,자궁,난소,췌장</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>유전체검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 허리디스크(척추측만, 추간판탈출), 척추관련질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 목디스크(척추측만, 추간판탈출), 척추관련질환</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 뇌혈관질환, 뇌동맥류, 뇌출혈</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌혈관 MRA</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 뇌경색, 뇌졸중, 뇌혈관계 관련질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
   </si>
   <si>
     <t>정밀검사
 A</t>
-    <phoneticPr fontId="8" type="noConversion"/>
-[...66 lines deleted...]
-    <phoneticPr fontId="8" type="noConversion"/>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>종합검진 후 영상자료 발급비용</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>영상CD</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>1회 접종</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>독감 (4가)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>1회 접종 비용/ 2회 접종</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>A형 간염</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>1회 접종 비용/ 3회 접종</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>B형 간염</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>대상포진</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>폐렴구균</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>가다실 (1회 접종 비용/3회 접종)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>자궁경부암</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>예방 접종</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>치매, 뇌졸증, 심근경색, 파킨슨병, 제2형당뇨, 고혈압</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>DNA 유전자 만성질환 6종</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>갑상선,폐,간,위,대장,유방,췌장,난소암,자궁경부암</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>DNA 유전자 암검사 9종 (여성)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>갑상선,폐,간,위,대장,전립선,췌장</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>DNA 유전자 암검사 7종 (남성)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>알러지 면역 반응 검사 93종</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>알러지 검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>자궁경부암 바이러스 검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>인유두종 검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>여성호르몬관련검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>여성호르몬검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>남성호르몬관련검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>남성호르몬검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>태아 선천성 풍진증후군, 산전검사</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>풍진검사</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>비타민D상태</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>비타민 D 검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>신체 기능, 염증, 암표지자</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>80여가지 혈액종합검사</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>혈액검사</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>유방암, 유방선종, 유방낭종(Mammo)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>유방 X선 검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>골다공증,골연화 검사</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>BMD</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>스트레스, 자율신경계활성도</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>자율신경계 검사</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>동맥경화, 사지혈압</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>동맥경화검사</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>기타 장비 검사</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>난소종양, 자궁근종등 부인과 질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>자궁초음파</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>전립선암, 전립선비대증등 전립선 질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>전립선초음파</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>유방암, 유방결절등 유방질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>유방초음파</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>간장, 신장, 담낭, 췌장, 비장 질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>상복부초음파</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>심장질환, 심근경색등 심장 질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>심장초음파</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>경동맥협착, 부분동맥폐색 질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>경동맥초음파</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>갑상선암, 결절, 낭종등 갑상선 질환</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>갑상선초음파</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>초음파 검사</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>위+대장 내시경</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>가수면상태의 대장내시경, 대장암,대장용종</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 수면 대장내시경</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>가수면 상태의 위내시경</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>수면 위내시경</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>위암, 식도염, 위염, 위궤양,십이지장염</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>일반위내시경</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>소화기 검사</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>관상동맥내 동맥경화 정도</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>심장 칼슘스코어링 CT</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>복부비만, 복부내장지방</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>복부지방 CT</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>폐암, 폐결핵 폐관련 질환</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>폐 CT</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>요추관련질환</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>요추 CT</t>
-    <phoneticPr fontId="8" type="noConversion"/>
-[...752 lines deleted...]
-    <phoneticPr fontId="11" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>경추관련질환</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>경추 CT</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌종양,뇌졸증,뇌경색등</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌  CT</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>저선량 CT검사</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌MRI+MRA</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌혈관질환, 뇌출혈, 뇌동맥류</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌 MRA</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>뇌경색, 뇌종양</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 뇌 MRI</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>무릎관절 퇴행성질환</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>무릎 MRI (편측)</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>어깨관절 퇴행성질환</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>어깨 MRI (편측)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>경추협착,골절</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>경추 MRI</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>요추협착, 골절</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>요추 MRI</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>MRI &amp; MRA   검사</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>우대수가</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>관련 질환</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>검진항목</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>구분</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>* 추가 선택 검진 비급여 항목 우대 수가 *</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 암 또는 질병에 대한 저항력 측정(토요일검사불가)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
   </si>
   <si>
     <t>소변검사</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t xml:space="preserve"> 남자7종:갑상선,폐,간,위,대장,전립선,췌장
-[...13 lines deleted...]
-    <phoneticPr fontId="8" type="noConversion"/>
+    <t>VDRL(RPR)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
   </si>
   <si>
     <t>심혈관질환</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>VDRL(RPR)</t>
-[...504 lines deleted...]
-  <si>
     <t>25만</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
+    <t>뇌 MRI(T2)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>요백혈구(Urine Leukocytes)</t>
+  </si>
+  <si>
+    <t>혈소판분포폭(PDW)</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>혈소판백분율(PCT)</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ferritin</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 평균 3개월간의 혈당수치</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 당뇨병</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>기초검사</t>
+  </si>
+  <si>
+    <t>수면 위내시경(수면비 포함)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 남성고환기능반영, 고환암, 원발성선부전(Testosterone)</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">  MAST allergy 120종</t>
+    <phoneticPr fontId="7" type="noConversion"/>
+  </si>
+  <si>
+    <t>택 2</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 용종, 대장암, 직장암, 대장관련질환 </t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>수면 대장내시경(수면비 포함)</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>요추(허리) MRI</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>경추(목) MRI</t>
+    <phoneticPr fontId="50" type="noConversion"/>
+  </si>
+  <si>
+    <t>택1</t>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
     <t>40만</t>
-    <phoneticPr fontId="11" type="noConversion"/>
-[...36 lines deleted...]
-    <phoneticPr fontId="11" type="noConversion"/>
+    <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>노원어르신행복주식회사</t>
+    <phoneticPr fontId="50" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="21">
     <numFmt numFmtId="42" formatCode="_-&quot;₩&quot;* #,##0_-;\-&quot;₩&quot;* #,##0_-;_-&quot;₩&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
-    <numFmt numFmtId="176" formatCode="0.E+00"/>
-[...17 lines deleted...]
-    <numFmt numFmtId="194" formatCode="0.0"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0_-;\-* #,##0_-;_-* \-_-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="0.0000000000"/>
+    <numFmt numFmtId="178" formatCode="&quot;₩&quot;#,##0.00;[Red]&quot;₩&quot;&quot;₩&quot;&quot;₩&quot;&quot;₩&quot;\-#,##0.00"/>
+    <numFmt numFmtId="179" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="180" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="181" formatCode="&quot;₩&quot;#,##0.00;&quot;₩&quot;\-#,##0.00"/>
+    <numFmt numFmtId="182" formatCode="&quot;₩&quot;#,##0;&quot;₩&quot;&quot;₩&quot;\-#,##0"/>
+    <numFmt numFmtId="183" formatCode="&quot;₩&quot;#,##0.00;&quot;₩&quot;&quot;₩&quot;\-#,##0.00"/>
+    <numFmt numFmtId="184" formatCode="&quot;₩&quot;\ #,##0;[Red]&quot;₩&quot;\ \-#,##0"/>
+    <numFmt numFmtId="185" formatCode="&quot;₩&quot;#,##0;&quot;₩&quot;&quot;₩&quot;&quot;₩&quot;&quot;₩&quot;\-#,##0"/>
+    <numFmt numFmtId="186" formatCode="000000"/>
+    <numFmt numFmtId="187" formatCode="&quot;₩&quot;#,##0;&quot;₩&quot;\-#,##0"/>
+    <numFmt numFmtId="188" formatCode="0.0%\ \ \ \ "/>
+    <numFmt numFmtId="189" formatCode="#,##0\ "/>
+    <numFmt numFmtId="190" formatCode="\ #,##0\ "/>
+    <numFmt numFmtId="191" formatCode="\ General"/>
+    <numFmt numFmtId="192" formatCode="#,##0\ ;\-#,##0"/>
+    <numFmt numFmtId="193" formatCode="0.0"/>
+    <numFmt numFmtId="194" formatCode="0.E+00"/>
   </numFmts>
-  <fonts count="70">
+  <fonts count="66">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="굴림"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="굴림"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
-      <b/>
-[...20 lines deleted...]
-    <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
-      <name val="맑은 고딕"/>
-[...6 lines deleted...]
-      <sz val="10"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="돋움"/>
       <family val="3"/>
       <charset val="129"/>
-    </font>
-[...48 lines deleted...]
-      <scheme val="major"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="바탕체"/>
       <family val="1"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="돋움체"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="???"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2610,50 +2420,128 @@
     <font>
       <b/>
       <sz val="12"/>
       <name val="굴림체"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="24"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="굴림체"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
+      <charset val="129"/>
+      <scheme val="major"/>
+    </font>
+    <font>
       <b/>
       <sz val="9"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2662,228 +2550,287 @@
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <shadow/>
       <sz val="18"/>
       <color theme="0"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="major"/>
     </font>
     <font>
-      <sz val="11"/>
-[...7 lines deleted...]
-      <family val="1"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="맑은 고딕"/>
+      <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...21 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="10"/>
+      <color theme="4" tint="-0.249977111117893"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="major"/>
     </font>
   </fonts>
-  <fills count="18">
+  <fills count="17">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...28 lines deleted...]
-        <fgColor indexed="65"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+        <bgColor rgb="FF7F7F7F"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="65"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor auto="1"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF00B050"/>
-[...5 lines deleted...]
-        <fgColor theme="3" tint="0.39997558519241921"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="34">
+  <borders count="41">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -2956,1388 +2903,1323 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
-      <top/>
-[...11 lines deleted...]
-      </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
-      <bottom style="thin">
-[...4 lines deleted...]
-      </diagonal>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...13 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...20 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...24 lines deleted...]
-    <border>
       <left style="medium">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...13 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF808080"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="149">
+  <cellStyleXfs count="151">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" applyBorder="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...14 lines deleted...]
-    <xf numFmtId="178" fontId="20" fillId="8" borderId="3">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="10" fillId="3" borderId="10">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="181" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="182" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="185" fontId="27" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="17" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="185" fontId="27" fillId="0" borderId="0">
+    <xf numFmtId="184" fontId="17" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="4" fontId="34" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="25" fillId="5" borderId="4" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="13"/>
+    <xf numFmtId="37" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="181" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="42" fillId="0" borderId="0">
+    <xf numFmtId="4" fontId="32" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="186" fontId="18" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="37" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="37" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="12" applyProtection="0"/>
+    <xf numFmtId="185" fontId="8" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="58" fontId="47" fillId="12" borderId="8" applyFill="0" applyBorder="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="0">
+    <xf numFmtId="58" fontId="37" fillId="7" borderId="15" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="186" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="186" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="186" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="186" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="186" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="186" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="186" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="186" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="186" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="186" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="186" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="49" fillId="0" borderId="0" applyFill="0" applyBorder="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="187" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" applyFill="0" applyBorder="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
-    <xf numFmtId="189" fontId="18" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="188" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="41" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="52" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="41" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="42" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="41" fontId="43" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="20" fontId="49" fillId="12" borderId="9" applyFill="0" applyBorder="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="20" fontId="39" fillId="7" borderId="16" applyFill="0" applyBorder="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="190" fontId="18" fillId="0" borderId="0" applyFill="0" applyBorder="0">
+    <xf numFmtId="189" fontId="8" fillId="0" borderId="0" applyFill="0" applyBorder="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="12" borderId="10">
+    <xf numFmtId="0" fontId="44" fillId="7" borderId="17">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="49" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="4" fontId="46" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="46" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="1" fontId="39" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="191" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="42" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="190" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="191" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0">
+    <xf numFmtId="9" fontId="46" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="7">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="14">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="188" fontId="57" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="188" fontId="56" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="187" fontId="47" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="192" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="193" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="187" fontId="46" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="187" fontId="46" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1">
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="194" fontId="6" fillId="0" borderId="18" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="194" fontId="6" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="194" fontId="6" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="194" fontId="6" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="194" fontId="6" fillId="0" borderId="18" xfId="149" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="194" fontId="49" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="8" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="8" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="194" fontId="52" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="194" fontId="52" fillId="0" borderId="18" xfId="150" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="194" fontId="52" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="194" fontId="6" fillId="2" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="5" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1">
+    <xf numFmtId="194" fontId="54" fillId="9" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="194" fontId="54" fillId="9" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="10" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="194" fontId="52" fillId="10" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="18" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="194" fontId="6" fillId="0" borderId="18" xfId="150" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="11" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="194" fontId="6" fillId="2" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="12" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="9" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="139">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="139" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="17" fillId="0" borderId="0" xfId="110">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="110" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="59" fillId="13" borderId="22" xfId="139" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="2" borderId="1" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="25" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="59" fillId="13" borderId="7" xfId="139" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="4" xfId="139" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="59" fillId="13" borderId="6" xfId="139" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="2" borderId="4" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="2" borderId="4" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="2" borderId="4" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="139" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="2" borderId="4" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="14" borderId="30" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="14" borderId="31" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="2" borderId="20" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="194" fontId="6" fillId="0" borderId="34" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="194" fontId="6" fillId="2" borderId="34" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="194" fontId="6" fillId="2" borderId="37" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="194" fontId="6" fillId="0" borderId="38" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="64" fillId="2" borderId="39" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="21" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="194" fontId="52" fillId="2" borderId="18" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="194" fontId="6" fillId="2" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="8" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="176" fontId="9" fillId="2" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="65" fillId="11" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="2" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="65" fillId="8" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="194" fontId="49" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="194" fontId="49" fillId="2" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="6" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="194" fontId="53" fillId="0" borderId="18" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="6" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="194" fontId="49" fillId="0" borderId="21" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="194" fontId="49" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="0" borderId="11" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="33" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="11" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="194" fontId="49" fillId="0" borderId="18" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="194" fontId="49" fillId="0" borderId="40" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="194" fontId="49" fillId="0" borderId="36" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="194" fontId="49" fillId="0" borderId="35" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="11" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="2" borderId="21" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="11" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="53" fillId="2" borderId="20" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="53" fillId="2" borderId="18" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="12" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="16" borderId="21" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="16" borderId="20" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="16" borderId="19" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="2" borderId="21" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="2" borderId="20" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="2" borderId="19" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="28" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="27" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="3" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="7" borderId="11" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="2" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="11" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="12" fillId="3" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="4" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="12" fillId="3" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="3" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="8" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="26" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="4" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="29" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="5" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="6" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="5" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="6" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="13" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="24" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="23" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="141">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="2" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="141" applyFont="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="61" fillId="2" borderId="9" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="41" fontId="27" fillId="0" borderId="0" xfId="112">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="59" fillId="13" borderId="16" xfId="141" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="15" borderId="32" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="2" borderId="17" xfId="141" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="59" fillId="13" borderId="21" xfId="141" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="15" borderId="11" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="2" xfId="141" applyFont="1" applyBorder="1" applyAlignment="1">
-[...183 lines deleted...]
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="134" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="14" borderId="30" xfId="139" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="149">
-[...104 lines deleted...]
-    <cellStyle name="쉼표 [0] 3" xfId="114" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+  <cellStyles count="151">
+    <cellStyle name="#,##0" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="??&amp;쏗?뷐9_x0008__x0011__x0007_?_x0007__x0001__x0001_" xfId="9" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="??_?.????" xfId="10" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="_2010년 건강검진 항목표(KMI)" xfId="11" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="_2011년 건강검진 안내문(KMI)" xfId="12" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="_2011년 종합검진 항목표(KMI) 및 약도-최종본" xfId="13" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="_KTIS CS부문 건강검진 예약양식" xfId="14" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="_추가검사항목표(2011)" xfId="15" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="¤@?e_TEST-1 " xfId="16" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="0.0" xfId="17" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="0.00" xfId="18" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="A¨­￠￢￠O [0]_INQUIRY ￠?￥i¨u¡AAⓒ￢Aⓒª " xfId="19" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="A¨­￠￢￠O_INQUIRY ￠?￥i¨u¡AAⓒ￢Aⓒª " xfId="20" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Actual Date" xfId="21" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="AeE­ [0]_¼oAI¼º " xfId="22" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="ÅëÈ­ [0]_INQUIRY ¿µ¾÷ÃßÁø " xfId="23" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="AeE­ [0]_INQUIRY ¿μ¾÷AßAø " xfId="24" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="AeE­_¼oAI¼º " xfId="25" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="ÅëÈ­_INQUIRY ¿µ¾÷ÃßÁø " xfId="26" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="AeE­_INQUIRY ¿μ¾÷AßAø " xfId="27" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="AeE¡ⓒ [0]_INQUIRY ￠?￥i¨u¡AAⓒ￢Aⓒª " xfId="28" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="AeE¡ⓒ_INQUIRY ￠?￥i¨u¡AAⓒ￢Aⓒª " xfId="29" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="AÞ¸¶ [0]_¼oAI¼º " xfId="30" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="ÄÞ¸¶ [0]_INQUIRY ¿µ¾÷ÃßÁø " xfId="31" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="AÞ¸¶ [0]_INQUIRY ¿μ¾÷AßAø " xfId="32" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="AÞ¸¶_¼oAI¼º " xfId="33" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="ÄÞ¸¶_INQUIRY ¿µ¾÷ÃßÁø " xfId="34" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="AÞ¸¶_INQUIRY ¿μ¾÷AßAø " xfId="35" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="C¡IA¨ª_¡ic¨u¡A¨￢I¨￢¡Æ AN¡Æe " xfId="36" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="C￥AØ_  FAB AIA¤  " xfId="37" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Ç¥ÁØ_»ç¾÷ºÎº° ÃÑ°è " xfId="38" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="C￥AØ_≫c¾÷ºIº° AN°e " xfId="39" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Ç¥ÁØ_5-1±¤°í " xfId="40" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="C￥AØ_53AO " xfId="41" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Ç¥ÁØ_98³â Æ¯¼ö°Ç°­Áø´Ü ´ë»ó ¸í´Ü" xfId="42" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="43" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="category" xfId="44" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Comma [0]" xfId="45" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="comma zerodec" xfId="46" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="Comma_ SG&amp;A Bridge " xfId="47" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="Comma0" xfId="48" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="Curren?_x0012_퐀_x0017_?" xfId="49" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="Currency [0]" xfId="50" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Currency_ SG&amp;A Bridge " xfId="51" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="Currency0" xfId="52" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="Currency1" xfId="53" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Date" xfId="54" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="Dollar (zero dec)" xfId="55" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="entry" xfId="56" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="Fixed" xfId="57" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Grey" xfId="58" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="HEADER" xfId="59" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="Header1" xfId="60" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="Header2" xfId="61" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="Heading 1" xfId="62" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="Heading 2" xfId="63" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="Heading1" xfId="64" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="Heading2" xfId="65" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="HIGHLIGHT" xfId="66" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="Input [yellow]" xfId="67" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="Model" xfId="68" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="no dec" xfId="69" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="Normal - Style1" xfId="70" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="Normal_ SG&amp;A Bridge " xfId="71" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="Percent [2]" xfId="72" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="price" xfId="73" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="revised" xfId="74" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="section" xfId="75" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="subhead" xfId="76" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="title" xfId="77" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="Total" xfId="78" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="Unprot" xfId="79" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="Unprot$" xfId="80" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="Unprotect" xfId="81" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="고정소숫점" xfId="82" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="고정출력1" xfId="83" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="고정출력2" xfId="84" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="광선" xfId="85" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="咬訌裝?INCOM1" xfId="86" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="咬訌裝?INCOM10" xfId="87" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="咬訌裝?INCOM2" xfId="88" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="咬訌裝?INCOM3" xfId="89" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="咬訌裝?INCOM4" xfId="90" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="咬訌裝?INCOM5" xfId="91" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="咬訌裝?INCOM6" xfId="92" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="咬訌裝?INCOM7" xfId="93" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="咬訌裝?INCOM8" xfId="94" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="咬訌裝?INCOM9" xfId="95" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="咬訌裝?PRIB11" xfId="96" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="날짜" xfId="97" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="달러" xfId="98" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="데이타" xfId="99" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="뒤에 오는 하이퍼링크" xfId="100" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="똿뗦먛귟 [0.00]_NT Server " xfId="101" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="똿뗦먛귟_NT Server " xfId="102" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="믅됞 [0.00]_NT Server " xfId="103" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="믅됞_NT Server " xfId="104" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="민숙" xfId="105" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="뷭?" xfId="106" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="비용" xfId="107" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="사후관리" xfId="108" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="숫자(R)" xfId="109" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="쉼표 [0] 2" xfId="110" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="쉼표 [0] 2 2" xfId="111" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="쉼표 [0] 3" xfId="112" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
     <cellStyle name="쉼표 [0] 3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
-    <cellStyle name="쉼표 [0] 3 2 2 2" xfId="115" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
-[...15 lines deleted...]
-    <cellStyle name="퍼센트" xfId="131" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="쉼표 [0] 3 2 2 2" xfId="113" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="쉼표 [0] 4" xfId="114" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="스타일 1" xfId="115" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="시간" xfId="116" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="예약일" xfId="117" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="이름표" xfId="118" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="一般_家樂福" xfId="119" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="자리수" xfId="120" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="자리수0" xfId="121" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="주민번호" xfId="122" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="千分位[0]_laroux" xfId="123" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="千分位_laroux" xfId="124" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="콤마 [0]_ 견적기준 FLOW " xfId="125" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="콤마_ 견적기준 FLOW " xfId="126" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="통화 [0] 2" xfId="127" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="통화 [0] 3" xfId="128" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="퍼센트" xfId="129" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
     <cellStyle name="표준" xfId="0" builtinId="0"/>
-    <cellStyle name="표준 10" xfId="132" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="표준 10" xfId="130" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
     <cellStyle name="표준 102" xfId="3" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
-    <cellStyle name="표준 11" xfId="133" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="표준 11" xfId="131" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="표준 12" xfId="147" xr:uid="{25ED95E4-911B-42AD-ABC9-ED62EEBCB20E}"/>
     <cellStyle name="표준 2" xfId="4" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
     <cellStyle name="표준 2 18 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
     <cellStyle name="표준 2 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
-    <cellStyle name="표준 2 2 2" xfId="134" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
-[...4 lines deleted...]
-    <cellStyle name="표준 5 2" xfId="139" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="표준 2 2 2" xfId="132" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="표준 2 2 3" xfId="133" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="표준 2 3" xfId="148" xr:uid="{9C10CFE7-72EF-4EA8-BAB8-B833C57C6051}"/>
+    <cellStyle name="표준 3" xfId="134" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="표준 4" xfId="135" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="표준 5" xfId="136" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="표준 5 2" xfId="137" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
     <cellStyle name="표준 6" xfId="5" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
-    <cellStyle name="표준 7" xfId="140" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
-[...3 lines deleted...]
-    <cellStyle name="표준_대한투자 계획서및견적서" xfId="8" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="표준 7" xfId="138" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="표준 8" xfId="139" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="표준 9" xfId="140" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="표준_남해" xfId="149" xr:uid="{0A925671-234F-47F0-8250-8755BF1BF9A1}"/>
+    <cellStyle name="표준_대한투자 계획서및견적서" xfId="150" xr:uid="{DC7E6268-CE20-4DB8-BEDE-4E215A370C9D}"/>
     <cellStyle name="하이퍼링크 2" xfId="2" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
-    <cellStyle name="합산" xfId="143" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
-[...4 lines deleted...]
-    <cellStyle name="화폐기호0" xfId="148" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="합산" xfId="141" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="貨幣 [0]_PERSONAL" xfId="142" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="貨幣[0]_laroux" xfId="143" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="貨幣_laroux" xfId="144" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="화폐기호" xfId="145" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="화폐기호0" xfId="146" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink44.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink42.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink41.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink45.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink43.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/></Relationships>
-[...64 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink37.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink40.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink45.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink38.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink43.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink47.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink42.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink41.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink46.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink44.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\My%20Documents\&#51333;&#54633;&#44160;&#51652;\2006\&#51333;&#54633;&#44160;&#51652;\06&#45380;%20&#51333;&#54633;&#44160;&#51652;%20&#50696;&#50557;&#51088;%20&#47749;&#45800;(&#51204;&#52404;).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///B:\BAE\&#51312;&#51649;\MSOFFICE\HEXCEL\&#50577;&#49885;.XLS" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\2470531\2001&#45380;&#50629;&#47924;&#48516;\WINDOWS\TEMP\POBY\&#44277;&#53685;&#50629;&#47924;\&#44033;&#51333;&#50577;&#49885;\&#47928;&#49436;&#50577;.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\&#51060;&#51452;&#54840;\shareddocs\&#52572;&#44305;&#54984;\CHOI\&#44305;&#54984;\&#50577;&#49885;&#47448;\&#52509;&#47924;&#51068;&#48152;\&#47928;&#49436;&#51204;\&#47928;&#49436;&#52376;&#47532;&#51204;.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\2470531\2001&#45380;&#50629;&#47924;&#48516;\POBY\&#44277;&#53685;&#50629;&#47924;\&#44033;&#51333;&#50577;&#49885;\&#47928;&#49436;&#50577;.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///E:\POBY\&#44277;&#53685;&#50629;&#47924;\&#44033;&#51333;&#50577;&#49885;\&#47928;&#49436;&#50577;.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///E:\TMP\OD\TEAM.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\2470531\2001&#45380;&#50629;&#47924;&#48516;\&#51312;&#51649;&#46020;\TEMP\TMP\OD\TEAM.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///E:\0-BU-ORG\TMP\OD\TEAM.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\2470531\2001&#45380;&#50629;&#47924;&#48516;\TMP\OD\TEAM.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///E:\0&#44592;&#54925;\&#44032;&#44201;\95&#54616;&#48152;&#50756;.XLS" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\2470531\2001&#45380;&#50629;&#47924;&#48516;\0&#44592;&#54925;\&#47928;&#49436;\&#54801;&#51312;&#51204;.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///K:\My%20Documents\&#51333;&#54633;&#44160;&#51652;\2006\&#51333;&#54633;&#44160;&#51652;\06&#45380;%20&#51333;&#54633;&#44160;&#51652;%20&#50696;&#50557;&#51088;%20&#47749;&#45800;(&#51204;&#52404;).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\2470531\2001&#45380;&#50629;&#47924;&#48516;\0&#44592;&#54925;\&#47928;&#49436;\&#54801;&#51312;&#51204;.XLS" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\2470531\2001&#45380;&#50629;&#47924;&#48516;\WINDOWS\TEMP\WINDOWS\TEMP\POBY\&#44277;&#53685;&#50629;&#47924;\&#44033;&#51333;&#50577;&#49885;\&#47928;&#49436;&#50577;.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\SA205733\&#48376;&#48512;&#44221;&#50689;&#54924;&#51032;\gong\gong\MSOFFICE\EXCEL\PYB\&#50900;&#48324;&#49892;&#51201;\96\MSOFFICE\HEXCEL\PYB\DATA\JEJO95G.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\&#44053;&#49457;&#50896;\2000&#51312;&#51649;&#44288;&#47532;\0&#44592;&#54925;\&#47928;&#49436;\&#54801;&#51312;&#51204;.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\2470531\2001&#45380;&#50629;&#47924;&#48516;\HEE-DONG\&#44592;&#53440;\&#54801;&#51312;&#51204;.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///K:\&#49436;&#48372;&#44221;\&#44592;&#50629;&#52404;&#51088;&#47308;&amp;&#49688;&#51452;\&#49888;&#54620;&#49373;&#47749;\2010&#45380;\&#51652;&#47308;&#50504;&#45236;.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\&#44053;&#49457;&#50896;\2000&#51312;&#51649;&#44288;&#47532;\TMP\OD\TEAM.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///B:\&#44288;&#47532;96.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\2470531\2001&#45380;&#50629;&#47924;&#48516;\&#51312;&#51649;&#46020;\TEMP\POBY\&#44277;&#53685;&#50629;&#47924;\&#44033;&#51333;&#50577;&#49885;\&#47928;&#49436;&#50577;.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\&#44053;&#49457;&#50896;\2000&#51312;&#51649;&#44288;&#47532;\Temp\1_ORG\HMCOrg\OrgChart\TMP\OD\TEAM.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/Documents%20and%20Settings/&#50577;&#51221;&#49900;/&#48148;&#53461;%20&#54868;&#47732;/2005&#45380;/&#51060;&#51116;&#51456;/&#54392;&#46300;&#49884;&#49828;&#53596;.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///A:\WIN95\Temporary%20Internet%20Files\IL2O6MB0\&#51064;&#50896;&#44228;&#54925;.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=xl/externalLinks/_rels/externalLink30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///A:\HEE-DONG\&#49688;&#48520;&#49552;&#51061;\9614\&#49688;&#48520;&#45236;&#49688;.14" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///A:\WIN95\TEMP\&#52264;&#47049;&#54788;&#54889;\&#51109;&#48708;&#44288;&#47532;(&#49436;&#48512;).xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///A:\gong\gong\MSOFFICE\EXCEL\PYB\&#50900;&#48324;&#49892;&#51201;\96\MSOFFICE\HEXCEL\PYB\DATA\JEJO95G.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://capital.notes.com/&#48177;&#50629;/YOUNG/&#44160;&#53664;.&#48372;&#44256;&#51088;&#47308;/&#44553;&#50668;&#44288;&#47144;/&#44553;&#50668;9607.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///E:\Temp\1_ORG\HMCOrg\OrgChart\TMP\OD\TEAM.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\&#44053;&#49457;&#50896;\2000&#51312;&#51649;&#44288;&#47532;\POBY\&#44277;&#53685;&#50629;&#47924;\&#44033;&#51333;&#50577;&#49885;\&#47928;&#49436;&#50577;.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dcom-srv\&#44600;&#54840;\Chol2000\DOWN\4&#52264;-&#49849;&#51064;&#46020;&#47732;\Doc\&#44204;&#51201;-&#46356;&#52980;.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#44592;&#49696;&#52509;&#44292;&#54016;%20&#50629;&#47924;/&#51064;&#50896;&#44288;&#47532;/2012&#45380;/01%20&#48708;&#49345;_&#51088;&#47308;&#49688;&#49888;_12&#45380;1&#50900;/&#44592;&#49696;&#48376;&#48512;%20&#54788;&#54889;(12.1.26-&#48156;&#47161;,&#54028;&#44204;-&#51452;&#49548;&#49688;&#51221;).xlsx" TargetMode="External"/></Relationships>
+<file path=xl/externalLinks/_rels/externalLink38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/&#44592;&#49696;&#52509;&#44292;&#54016;%20&#50629;&#47924;/&#51064;&#50896;&#44288;&#47532;/2012&#45380;/01%20&#48708;&#49345;_&#51088;&#47308;&#49688;&#49888;_12&#45380;1&#50900;/&#44592;&#49696;&#48376;&#48512;%20&#54788;&#54889;(12.1.26-&#48156;&#47161;,&#54028;&#44204;-&#51452;&#49548;&#49688;&#51221;).xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../&#44592;&#49696;&#52509;&#44292;&#54016;%20&#50629;&#47924;/&#51064;&#50896;&#44288;&#47532;/2012&#45380;/01%20&#48708;&#49345;_&#51088;&#47308;&#49688;&#49888;_12&#45380;1&#50900;/&#44592;&#49696;&#48376;&#48512;%20&#54788;&#54889;(12.1.26-&#48156;&#47161;,&#54028;&#44204;-&#51452;&#49548;&#49688;&#51221;).xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#44592;&#49696;&#52509;&#44292;&#54016;%20&#50629;&#47924;/&#51064;&#50896;&#44288;&#47532;/2012&#45380;/01%20&#48708;&#49345;_&#51088;&#47308;&#49688;&#49888;_12&#45380;1&#50900;/&#44592;&#49696;&#48376;&#48512;%20&#54788;&#54889;(12.1.26-&#48156;&#47161;,&#54028;&#44204;-&#51452;&#49548;&#49688;&#51221;).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../Documents%20and%20Settings/&#50577;&#51221;&#49900;/&#48148;&#53461;%20&#54868;&#47732;/2005&#45380;/&#51060;&#51116;&#51456;/&#54392;&#46300;&#49884;&#49828;&#53596;.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Documents%20and%20Settings/&#50577;&#51221;&#49900;/&#48148;&#53461;%20&#54868;&#47732;/2005&#45380;/&#51060;&#51116;&#51456;/&#54392;&#46300;&#49884;&#49828;&#53596;.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\&#54788;&#51452;&#44277;&#51536;\&#44368;&#50977;&#49373;&#47749;&#45800;&#44284;\2002&#45380;\&#44368;&#50977;&#49373;&#47749;&#45800;&#44284;&#49688;&#47308;\&#45432;&#51312;&#47749;&#45800;.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///A:\WIN95\TEMP\LHI\SB\&#48139;&#49496;&#48324;.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=xl/externalLinks/_rels/externalLink40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\&#52572;&#44305;&#54984;\CHOI\&#44305;&#54984;\&#50577;&#49885;&#47448;\&#52509;&#47924;&#51068;&#48152;\&#47928;&#49436;&#51204;\&#47928;&#49436;&#52376;&#47532;&#51204;.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\&#44053;&#49457;&#50896;\2000&#51312;&#51649;&#44288;&#47532;\0&#44592;&#54925;\&#44032;&#44201;\95&#54616;&#48152;&#50756;.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://smart.smrt.co.kr/05ki/&#49440;&#53469;&#54805;&#44160;&#51652;/&#44228;&#50557;&#49436;&#48537;&#51076;&#50577;&#49885;.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://mail2.smrt.co.kr/05ki/&#44148;&#44053;&#44160;&#51652;/2006&#44160;&#51652;/Documents%20and%20Settings/com.SAMSUNG-JO0SXAQ/&#48148;&#53461;%20&#54868;&#47732;/&#46020;&#49884;&#52384;&#46020;&#52572;&#51333;(&#44608;&#51221;&#44508;&#49688;&#51221;1)/&#44256;&#45824;&#48156;&#49569;/&#44256;&#45824;&#45236;&#49884;&#44221;&#54788;&#54889;.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\&#51060;&#51452;&#54840;\&#44277;&#50976;&#54260;&#45908;\My%20Documents\&#48516;&#49437;&#44204;&#51333;2.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://smart.smrt.co.kr/NYS&#49888;&#44508;/01&#51064;&#47141;/&#52572;&#51333;&#54788;&#54889;/2009&#45380;/09&#50900;&#54788;&#54889;/01&#44592;&#49696;&#48376;&#48512;%20&#52509;&#44292;&#54788;&#54889;&#54364;(0902).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\Documents%20and%20Settings\&#50577;&#51221;&#49900;\&#48148;&#53461;%20&#54868;&#47732;\2005&#45380;\&#51060;&#51116;&#51456;\&#54392;&#46300;&#49884;&#49828;&#53596;.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlStartup" Target="97DAY.XLS" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Z:\Documents%20and%20Settings\&#50577;&#51221;&#49900;\&#48148;&#53461;%20&#54868;&#47732;\2005&#45380;\&#51060;&#51116;&#51456;\&#54392;&#46300;&#49884;&#49828;&#53596;.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\&#51060;&#51452;&#54840;\shareddocs\Documents%20and%20Settings\dell\Local%20Settings\Temporary%20Internet%20Files\Content.IE5\NRLZ3TGW\&#49436;&#50872;&#50864;&#50976;&#44148;&#44053;&#44160;&#51652;&#47749;&#45800;(07&#45380;&#47532;&#45908;&#49828;)(1).xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///A:\WIN95\TEMP\&#52264;&#47049;&#54788;&#54889;\BAE\&#51064;&#49688;&#51064;&#44228;.XLS" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///B:\BAE\&#51312;&#51649;\MSOFFICE\HEXCEL\&#50577;&#49885;.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="코드표"/>
       <sheetName val="20060208"/>
       <sheetName val="20060216"/>
       <sheetName val="20060307"/>
       <sheetName val="20060410"/>
       <sheetName val="20060824"/>
       <sheetName val="6월인원"/>
       <sheetName val=""/>
       <sheetName val="Y-WORK"/>
       <sheetName val="Sheet1"/>
       <sheetName val="Sheet3"/>
       <sheetName val="VV보온LINK"/>
       <sheetName val="FIT보온LINK"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink10.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
+      <sheetName val="협조전"/>
+      <sheetName val="전체현황"/>
+      <sheetName val="고정자산원본"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink11.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
       <sheetName val="2.대외공문"/>
       <sheetName val="1.기안지"/>
       <sheetName val="1.기안을지"/>
       <sheetName val="판매추세"/>
       <sheetName val="전체현황"/>
       <sheetName val="문서양"/>
       <sheetName val="2_대외공문"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink12.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="----"/>
       <sheetName val="이사회보고"/>
       <sheetName val="적십자회비"/>
       <sheetName val="현투 (1)"/>
       <sheetName val="현투(2)"/>
       <sheetName val="강서지점"/>
       <sheetName val="잠실관리비 (3)"/>
       <sheetName val="잠실관리비 (2)"/>
       <sheetName val="이웃돕기"/>
       <sheetName val="동우사"/>
       <sheetName val="장애인경기협찬"/>
       <sheetName val="분당임차변경"/>
       <sheetName val="행사비용"/>
       <sheetName val="아남건설2"/>
       <sheetName val="아남건설"/>
       <sheetName val="현대아트홀공연"/>
       <sheetName val="대한양궁협회"/>
       <sheetName val="양궁장비지원"/>
       <sheetName val="코리아국제양궁대회"/>
       <sheetName val="헬기사용료"/>
       <sheetName val="FIFA티켓신청"/>
       <sheetName val="아산로기념비"/>
@@ -4412,87 +4294,87 @@
       <sheetData sheetId="34" refreshError="1"/>
       <sheetData sheetId="35" refreshError="1"/>
       <sheetData sheetId="36" refreshError="1"/>
       <sheetData sheetId="37" refreshError="1"/>
       <sheetData sheetId="38" refreshError="1"/>
       <sheetData sheetId="39" refreshError="1"/>
       <sheetData sheetId="40" refreshError="1"/>
       <sheetData sheetId="41" refreshError="1"/>
       <sheetData sheetId="42" refreshError="1"/>
       <sheetData sheetId="43" refreshError="1"/>
       <sheetData sheetId="44" refreshError="1"/>
       <sheetData sheetId="45" refreshError="1"/>
       <sheetData sheetId="46" refreshError="1"/>
       <sheetData sheetId="47" refreshError="1"/>
       <sheetData sheetId="48" refreshError="1"/>
       <sheetData sheetId="49" refreshError="1"/>
       <sheetData sheetId="50" refreshError="1"/>
       <sheetData sheetId="51" refreshError="1"/>
       <sheetData sheetId="52" refreshError="1"/>
       <sheetData sheetId="53" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink13.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="2.대외공문"/>
       <sheetName val="1.기안지"/>
       <sheetName val="1.기안을지"/>
       <sheetName val="2_대외공문"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink14.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="2.대외공문"/>
       <sheetName val="1.기안지"/>
       <sheetName val="1.기안을지"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink15.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="전체현황"/>
       <sheetName val="조직도"/>
       <sheetName val="기본전제"/>
       <sheetName val="STAFF"/>
       <sheetName val="인사재경"/>
       <sheetName val="전산"/>
       <sheetName val="국내 "/>
       <sheetName val="해외"/>
       <sheetName val="생기종관"/>
       <sheetName val="울산지원"/>
       <sheetName val="엔진기어"/>
       <sheetName val="소재"/>
       <sheetName val="부품공작기계"/>
       <sheetName val="자재"/>
       <sheetName val="중앙"/>
       <sheetName val="승용12CTR"/>
       <sheetName val="상용CTR디자인"/>
       <sheetName val="1,2,3공장"/>
       <sheetName val="4,5공장 "/>
       <sheetName val="시트 "/>
       <sheetName val="품질CR"/>
       <sheetName val="전주"/>
@@ -4515,85 +4397,85 @@
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25" refreshError="1"/>
       <sheetData sheetId="26" refreshError="1"/>
       <sheetData sheetId="27" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink16.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="전체현황"/>
       <sheetName val="2.대외공문"/>
       <sheetName val="Gen Assumptions"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink17.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="전체현황"/>
       <sheetName val="????"/>
       <sheetName val="95하U$가격"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink18.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="전체현황"/>
       <sheetName val="조직도"/>
       <sheetName val="기본전제"/>
       <sheetName val="STAFF"/>
       <sheetName val="인사재경"/>
       <sheetName val="전산"/>
       <sheetName val="국내 "/>
       <sheetName val="해외"/>
       <sheetName val="생기종관"/>
       <sheetName val="울산지원"/>
       <sheetName val="엔진기어"/>
       <sheetName val="소재"/>
       <sheetName val="부품공작기계"/>
       <sheetName val="자재"/>
       <sheetName val="중앙"/>
       <sheetName val="승용12CTR"/>
       <sheetName val="상용CTR디자인"/>
       <sheetName val="1,2,3공장"/>
       <sheetName val="4,5공장 "/>
       <sheetName val="시트 "/>
       <sheetName val="품질CR"/>
       <sheetName val="전주"/>
@@ -4606,94 +4488,117 @@
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink19.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="95하U$가격"/>
       <sheetName val="인상요약"/>
       <sheetName val="인상요약 (2)"/>
       <sheetName val="인상A"/>
       <sheetName val="인상 (2)"/>
       <sheetName val="진짜인상"/>
       <sheetName val="사양변동"/>
       <sheetName val="손익"/>
       <sheetName val="총손익"/>
       <sheetName val="환율추이 "/>
       <sheetName val="품의서"/>
       <sheetName val="운용안"/>
       <sheetName val="95하DM가격"/>
       <sheetName val="95하DM인상분"/>
       <sheetName val="95하U_가격"/>
       <sheetName val="전체현황"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="코드표"/>
+      <sheetName val="20060208"/>
+      <sheetName val="20060216"/>
+      <sheetName val="20060307"/>
+      <sheetName val="20060410"/>
+      <sheetName val="20060824"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink20.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="2.대외공문"/>
       <sheetName val="협조전 (39)"/>
       <sheetName val="양식"/>
       <sheetName val="협조전 (41)"/>
       <sheetName val="수출실적양식"/>
       <sheetName val="Sheet3"/>
       <sheetName val="협조전 (36)"/>
       <sheetName val="협조전 (40)"/>
       <sheetName val="협조전 (13)"/>
       <sheetName val="양식 (2)"/>
       <sheetName val="송금계획 (2)"/>
       <sheetName val="협조전 (20)"/>
       <sheetName val="송금계획"/>
       <sheetName val="협조전 (23)"/>
       <sheetName val="협조전 (25)"/>
       <sheetName val="Sheet2"/>
       <sheetName val="협조전 (31)"/>
       <sheetName val="협조전 (37)"/>
       <sheetName val="직무내역최종"/>
       <sheetName val="협조전 (45)"/>
       <sheetName val="협조전 (48)"/>
       <sheetName val="협조전 (58)"/>
@@ -4718,101 +4623,78 @@
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26" refreshError="1"/>
       <sheetData sheetId="27" refreshError="1"/>
       <sheetData sheetId="28"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-<file path=xl/externalLinks/externalLink20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink21.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="2.대외공문"/>
       <sheetName val="95하U$가격"/>
       <sheetName val="2_대외공문"/>
       <sheetName val="긴급근무"/>
       <sheetName val="원가기준정보"/>
       <sheetName val="원가배부작업시간"/>
       <sheetName val="94B"/>
       <sheetName val="arap"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink22.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="사업기본"/>
       <sheetName val="저압기본"/>
       <sheetName val="고압기본"/>
       <sheetName val="변압기본"/>
       <sheetName val="계량기본"/>
       <sheetName val="송전기본"/>
       <sheetName val="소계정"/>
       <sheetName val="Sheet1"/>
       <sheetName val="Mana-Total"/>
       <sheetName val="Mana-Factory"/>
       <sheetName val="Mana-Install"/>
       <sheetName val="Total_DB"/>
       <sheetName val="DB"/>
       <sheetName val="Code"/>
       <sheetName val="A_DB"/>
       <sheetName val="Result"/>
       <sheetName val="09년 연간실적"/>
       <sheetName val="PAN"/>
       <sheetName val="JEJO95G"/>
       <sheetName val="기계"/>
       <sheetName val="1.주간품질현황"/>
       <sheetName val="장기투자증권"/>
@@ -4853,51 +4735,51 @@
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19" refreshError="1"/>
       <sheetData sheetId="20" refreshError="1"/>
       <sheetData sheetId="21" refreshError="1"/>
       <sheetData sheetId="22" refreshError="1"/>
       <sheetData sheetId="23" refreshError="1"/>
       <sheetData sheetId="24" refreshError="1"/>
       <sheetData sheetId="25" refreshError="1"/>
       <sheetData sheetId="26" refreshError="1"/>
       <sheetData sheetId="27" refreshError="1"/>
       <sheetData sheetId="28" refreshError="1"/>
       <sheetData sheetId="29" refreshError="1"/>
       <sheetData sheetId="30" refreshError="1"/>
       <sheetData sheetId="31" refreshError="1"/>
       <sheetData sheetId="32" refreshError="1"/>
       <sheetData sheetId="33" refreshError="1"/>
       <sheetData sheetId="34" refreshError="1"/>
       <sheetData sheetId="35" refreshError="1"/>
       <sheetData sheetId="36" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink23.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="2.대외공문"/>
       <sheetName val="협조전 (39)"/>
       <sheetName val="양식"/>
       <sheetName val="협조전 (41)"/>
       <sheetName val="수출실적양식"/>
       <sheetName val="Sheet3"/>
       <sheetName val="협조전 (36)"/>
       <sheetName val="협조전 (40)"/>
       <sheetName val="협조전 (13)"/>
       <sheetName val="양식 (2)"/>
       <sheetName val="송금계획 (2)"/>
       <sheetName val="협조전 (20)"/>
       <sheetName val="송금계획"/>
       <sheetName val="협조전 (23)"/>
       <sheetName val="협조전 (25)"/>
       <sheetName val="Sheet2"/>
       <sheetName val="협조전 (31)"/>
       <sheetName val="협조전 (37)"/>
       <sheetName val="직무내역최종"/>
       <sheetName val="협조전 (45)"/>
       <sheetName val="협조전 (48)"/>
       <sheetName val="협조전 (58)"/>
@@ -4928,91 +4810,91 @@
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26" refreshError="1"/>
       <sheetData sheetId="27" refreshError="1"/>
       <sheetData sheetId="28" refreshError="1"/>
       <sheetData sheetId="29" refreshError="1"/>
       <sheetData sheetId="30" refreshError="1"/>
       <sheetData sheetId="31" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink24.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="협조전"/>
       <sheetName val="전체현황"/>
       <sheetName val="2.대외공문"/>
       <sheetName val="론패스사고리스트"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink25.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="진료안내"/>
       <sheetName val="#REF"/>
       <sheetName val="협조전"/>
       <sheetName val="BOQ건축"/>
       <sheetName val="인원주소"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink26.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="전체현황"/>
       <sheetName val="조직도"/>
       <sheetName val="기본전제"/>
       <sheetName val="STAFF"/>
       <sheetName val="인사재경"/>
       <sheetName val="전산"/>
       <sheetName val="국내 "/>
       <sheetName val="해외"/>
       <sheetName val="생기종관"/>
       <sheetName val="울산지원"/>
       <sheetName val="엔진기어"/>
       <sheetName val="소재"/>
       <sheetName val="부품공작기계"/>
       <sheetName val="자재"/>
       <sheetName val="중앙"/>
       <sheetName val="승용12CTR"/>
       <sheetName val="상용CTR디자인"/>
       <sheetName val="1,2,3공장"/>
       <sheetName val="4,5공장 "/>
       <sheetName val="시트 "/>
       <sheetName val="품질CR"/>
       <sheetName val="전주"/>
@@ -5035,51 +4917,51 @@
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23" refreshError="1"/>
       <sheetData sheetId="24" refreshError="1"/>
       <sheetData sheetId="25" refreshError="1"/>
       <sheetData sheetId="26" refreshError="1"/>
       <sheetData sheetId="27" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink27.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="96수출"/>
       <sheetName val="95내수 (2)"/>
       <sheetName val="96내수"/>
       <sheetName val="RES"/>
       <sheetName val="96__"/>
       <sheetName val="지역본부별 실적"/>
       <sheetName val="거점별"/>
       <sheetName val="지점-대리점"/>
       <sheetName val="back-data"/>
       <sheetName val="(2)"/>
       <sheetName val="협조전"/>
       <sheetName val="관람석제출"/>
       <sheetName val="변경내용"/>
       <sheetName val="회의비등"/>
       <sheetName val="접대비"/>
       <sheetName val="교통비"/>
       <sheetName val="핸드폰"/>
       <sheetName val="당숙직"/>
       <sheetName val="영수증1"/>
       <sheetName val="영수증2"/>
       <sheetName val="정산서"/>
       <sheetName val="전표철"/>
@@ -5218,241 +5100,241 @@
       <sheetData sheetId="66" refreshError="1"/>
       <sheetData sheetId="67" refreshError="1"/>
       <sheetData sheetId="68" refreshError="1"/>
       <sheetData sheetId="69" refreshError="1"/>
       <sheetData sheetId="70" refreshError="1"/>
       <sheetData sheetId="71" refreshError="1"/>
       <sheetData sheetId="72" refreshError="1"/>
       <sheetData sheetId="73" refreshError="1"/>
       <sheetData sheetId="74" refreshError="1"/>
       <sheetData sheetId="75" refreshError="1"/>
       <sheetData sheetId="76" refreshError="1"/>
       <sheetData sheetId="77" refreshError="1"/>
       <sheetData sheetId="78" refreshError="1"/>
       <sheetData sheetId="79" refreshError="1"/>
       <sheetData sheetId="80" refreshError="1"/>
       <sheetData sheetId="81" refreshError="1"/>
       <sheetData sheetId="82" refreshError="1"/>
       <sheetData sheetId="83" refreshError="1"/>
       <sheetData sheetId="84" refreshError="1"/>
       <sheetData sheetId="85" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink28.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="2.대외공문"/>
       <sheetName val="전체현황"/>
       <sheetName val="000 김양섭 O"/>
       <sheetName val="301  금성근"/>
       <sheetName val="협조전"/>
       <sheetName val="2_대외공문"/>
       <sheetName val="96수출"/>
       <sheetName val="개인별장비관리"/>
       <sheetName val="세목별"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink29.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="전체현황"/>
       <sheetName val="론패스사고리스트"/>
       <sheetName val="2.대외공문"/>
       <sheetName val="95하U$가격"/>
       <sheetName val="대차대조표"/>
       <sheetName val="Links"/>
       <sheetName val="Lead"/>
       <sheetName val="정상36"/>
-    </sheetNames>
-[...25 lines deleted...]
-      <sheetName val="차수"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="인원주소"/>
       <sheetName val="병원"/>
       <sheetName val="인원주소 (2)"/>
       <sheetName val="인원주소 (3)"/>
       <sheetName val="Sheet1"/>
       <sheetName val="Template"/>
       <sheetName val="진행 DATA (2)"/>
       <sheetName val="백신안내"/>
       <sheetName val="일반건강검진 항목"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink30.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
+      <sheetName val="인원01"/>
+      <sheetName val="MOKYON"/>
+      <sheetName val="2.대외공문"/>
+      <sheetName val="정상36"/>
+      <sheetName val="전체현황"/>
+      <sheetName val="일반"/>
+      <sheetName val="인원계획"/>
+      <sheetName val="차수"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+      <sheetData sheetId="6" refreshError="1"/>
+      <sheetData sheetId="7" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink31.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
       <sheetName val="소상 &quot;1&quot;"/>
       <sheetName val="승용 밋션별 &quot;1&quot;"/>
       <sheetName val="승용 밋션별 &quot;2&quot;"/>
       <sheetName val="승용 밋션별 &quot;3&quot;"/>
       <sheetName val="96수출"/>
       <sheetName val="Constant"/>
       <sheetName val="인원01"/>
       <sheetName val="Key assumption"/>
       <sheetName val="payroll"/>
       <sheetName val="Revenue"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink32.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="000 김양섭 O"/>
       <sheetName val="301  금성근"/>
       <sheetName val="개인별장비관리"/>
       <sheetName val="협조전"/>
       <sheetName val="전체현황"/>
       <sheetName val="99op"/>
       <sheetName val="소상 &quot;1&quot;"/>
       <sheetName val="경"/>
       <sheetName val="96수출"/>
       <sheetName val="5.1 본사"/>
       <sheetName val="인건비"/>
       <sheetName val="반기_유가증권"/>
       <sheetName val="국외감가상각내역0103"/>
       <sheetName val="A-LINE"/>
       <sheetName val="상용_mp"/>
       <sheetName val="13역무손익"/>
       <sheetName val="충주"/>
       <sheetName val="기계"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink33.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="사업기본"/>
       <sheetName val="저압기본"/>
       <sheetName val="고압기본"/>
       <sheetName val="변압기본"/>
       <sheetName val="계량기본"/>
       <sheetName val="송전기본"/>
       <sheetName val="Sheet1"/>
       <sheetName val="Mana-Total"/>
       <sheetName val="Mana-Factory"/>
       <sheetName val="Mana-Install"/>
       <sheetName val="Total_DB"/>
       <sheetName val="DB"/>
       <sheetName val="Code"/>
       <sheetName val="A_DB"/>
       <sheetName val="Result"/>
       <sheetName val="소계정"/>
       <sheetName val="09년 연간실적"/>
       <sheetName val="PAN"/>
       <sheetName val="JEJO95G"/>
       <sheetName val="기계"/>
       <sheetName val="1.주간품질현황"/>
       <sheetName val="장기투자증권"/>
@@ -6261,159 +6143,159 @@
       <sheetData sheetId="395"/>
       <sheetData sheetId="396" refreshError="1"/>
       <sheetData sheetId="397" refreshError="1"/>
       <sheetData sheetId="398" refreshError="1"/>
       <sheetData sheetId="399" refreshError="1"/>
       <sheetData sheetId="400"/>
       <sheetData sheetId="401"/>
       <sheetData sheetId="402"/>
       <sheetData sheetId="403"/>
       <sheetData sheetId="404"/>
       <sheetData sheetId="405"/>
       <sheetData sheetId="406"/>
       <sheetData sheetId="407"/>
       <sheetData sheetId="408"/>
       <sheetData sheetId="409"/>
       <sheetData sheetId="410"/>
       <sheetData sheetId="411" refreshError="1"/>
       <sheetData sheetId="412" refreshError="1"/>
       <sheetData sheetId="413" refreshError="1"/>
       <sheetData sheetId="414" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink34.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="급여9607"/>
       <sheetName val="분당임차변경"/>
       <sheetName val="급여9607.xls"/>
       <sheetName val="95하U$가격"/>
       <sheetName val="급여9607_xls"/>
       <sheetName val="MH_생산"/>
       <sheetName val="기지국정보"/>
       <sheetName val="1X"/>
       <sheetName val="print"/>
       <sheetName val="A-100전제"/>
       <sheetName val="%EA%B8%89%EC%97%AC9607.xls"/>
       <sheetName val="별제권_정리담보권1"/>
       <sheetName val=""/>
       <sheetName val="개요"/>
       <sheetName val="급여9607_xls1"/>
       <sheetName val="Coding"/>
       <sheetName val="http___capital_notes_com____Y_2"/>
     </sheetNames>
     <definedNames>
       <definedName name="봉투출력"/>
     </definedNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink35.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="전체현황"/>
       <sheetName val="2.대외공문"/>
       <sheetName val="♬RAW(전체)"/>
       <sheetName val="nn(신입_일반)"/>
       <sheetName val="유효이자율"/>
       <sheetName val="공정가치"/>
       <sheetName val="1"/>
       <sheetName val="TEAM"/>
       <sheetName val="계정"/>
       <sheetName val="118.세금과공과"/>
       <sheetName val="Menu_Link"/>
       <sheetName val="sn(삼성_일반)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink36.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="2.대외공문"/>
       <sheetName val="1.기안지"/>
       <sheetName val="1.기안을지"/>
       <sheetName val="개인회생"/>
       <sheetName val="#REF"/>
       <sheetName val="기계장치 (2)"/>
       <sheetName val="전체현황"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink37.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="표지"/>
       <sheetName val="갑지"/>
       <sheetName val="견적서"/>
       <sheetName val="실행"/>
       <sheetName val="갑지2"/>
       <sheetName val="견적서2"/>
       <sheetName val="실행2"/>
       <sheetName val="견적서3"/>
       <sheetName val="실행3"/>
       <sheetName val="경인동부"/>
       <sheetName val="경인서부"/>
       <sheetName val="중부"/>
       <sheetName val="영남"/>
       <sheetName val="본사취합용"/>
       <sheetName val="대환취급"/>
       <sheetName val="YHCODE"/>
       <sheetName val="견적-디컴"/>
       <sheetName val="2.대외공문"/>
       <sheetName val="Master (2)"/>
       <sheetName val="구미"/>
       <sheetName val="현대캐피탈"/>
       <sheetName val="계산"/>
@@ -6488,51 +6370,51 @@
       <sheetData sheetId="21" refreshError="1"/>
       <sheetData sheetId="22" refreshError="1"/>
       <sheetData sheetId="23" refreshError="1"/>
       <sheetData sheetId="24" refreshError="1"/>
       <sheetData sheetId="25" refreshError="1"/>
       <sheetData sheetId="26" refreshError="1"/>
       <sheetData sheetId="27" refreshError="1"/>
       <sheetData sheetId="28" refreshError="1"/>
       <sheetData sheetId="29" refreshError="1"/>
       <sheetData sheetId="30" refreshError="1"/>
       <sheetData sheetId="31" refreshError="1"/>
       <sheetData sheetId="32" refreshError="1"/>
       <sheetData sheetId="33" refreshError="1"/>
       <sheetData sheetId="34" refreshError="1"/>
       <sheetData sheetId="35" refreshError="1"/>
       <sheetData sheetId="36" refreshError="1"/>
       <sheetData sheetId="37" refreshError="1"/>
       <sheetData sheetId="38" refreshError="1"/>
       <sheetData sheetId="39" refreshError="1"/>
       <sheetData sheetId="40" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink38.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="목록"/>
       <sheetName val="기술본부_발령 (3)"/>
       <sheetName val="1.26일 자 직종별"/>
       <sheetName val="직급별(정원 현원)_완료"/>
       <sheetName val="1.26일 자 직종별(사무)"/>
       <sheetName val="직급별(정원 현원)_완료 (사무)"/>
       <sheetName val="간부현황 (현원)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2">
           <cell r="A2" t="str">
             <v>기술총괄팀</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>시설관리팀</v>
           </cell>
         </row>
         <row r="4">
           <cell r="A4" t="str">
@@ -7054,51 +6936,652 @@
             <v>신사업본부 스마트몰사업단</v>
           </cell>
         </row>
         <row r="113">
           <cell r="A113" t="str">
             <v>전직</v>
           </cell>
         </row>
         <row r="114">
           <cell r="A114" t="str">
             <v>5678고객센터</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink39.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="목록"/>
+      <sheetName val="기술본부_발령 (3)"/>
+      <sheetName val="1.26일 자 직종별"/>
+      <sheetName val="직급별(정원 현원)_완료"/>
+      <sheetName val="1.26일 자 직종별(사무)"/>
+      <sheetName val="직급별(정원 현원)_완료 (사무)"/>
+      <sheetName val="간부현황 (현원)"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="2">
+          <cell r="A2" t="str">
+            <v>기술총괄팀</v>
+          </cell>
+        </row>
+        <row r="3">
+          <cell r="A3" t="str">
+            <v>시설관리팀</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>전기신호팀</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>설비승강팀</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>통신전자팀</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>환경관리팀</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>궤도토목팀</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>건축팀</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>경영지원본부 총무팀</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>경영지원본부 인사팀</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>고객서비스본부 서비스지원팀</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>고객서비스본부 서비스설비팀</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>기술본부 디자인실</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>안전관리실 지도조사팀</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16" t="str">
+            <v>안전관리실 재난관리팀</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17" t="str">
+            <v>감사실 감사2팀</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18" t="str">
+            <v>기술관리단</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="A19" t="str">
+            <v>기술관리단 기술지원팀</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="A20" t="str">
+            <v>기술관리단 기술분석팀</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="A21" t="str">
+            <v>기술관리단 장애관리팀</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="A22" t="str">
+            <v>기술관리단 외주관리팀</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="A23" t="str">
+            <v>시설관리단</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="A24" t="str">
+            <v>시설관리단 장비팀</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="A25" t="str">
+            <v>시설관리단 구조안전팀</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="A26" t="str">
+            <v>시설관리단 토목기술팀</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="A27" t="str">
+            <v>기술사업단</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="A28" t="str">
+            <v>기술사업단 PSD팀</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="A29" t="str">
+            <v>기술사업단 승강편의팀</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="A30" t="str">
+            <v>기술사업단 수탁공사팀</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="A31" t="str">
+            <v>기술사업단 시설개량팀</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="A32" t="str">
+            <v>개화산기술관리소</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="A33" t="str">
+            <v>신길기술관리소</v>
+          </cell>
+        </row>
+        <row r="34">
+          <cell r="A34" t="str">
+            <v>답십리기술관리소</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="A35" t="str">
+            <v>고덕기술관리소</v>
+          </cell>
+        </row>
+        <row r="36">
+          <cell r="A36" t="str">
+            <v>마포구청기술관리소</v>
+          </cell>
+        </row>
+        <row r="37">
+          <cell r="A37" t="str">
+            <v>한강진기술관리소</v>
+          </cell>
+        </row>
+        <row r="38">
+          <cell r="A38" t="str">
+            <v>신내기술관리소</v>
+          </cell>
+        </row>
+        <row r="39">
+          <cell r="A39" t="str">
+            <v>도봉기술관리소</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="A40" t="str">
+            <v>건대입구기술관리소</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="A41" t="str">
+            <v>이수기술관리소</v>
+          </cell>
+        </row>
+        <row r="42">
+          <cell r="A42" t="str">
+            <v>천왕기술관리소</v>
+          </cell>
+        </row>
+        <row r="43">
+          <cell r="A43" t="str">
+            <v>잠실기술관리소</v>
+          </cell>
+        </row>
+        <row r="44">
+          <cell r="A44" t="str">
+            <v>모란기술관리소</v>
+          </cell>
+        </row>
+        <row r="45">
+          <cell r="A45" t="str">
+            <v>기술연구센터</v>
+          </cell>
+        </row>
+        <row r="46">
+          <cell r="A46" t="str">
+            <v>기술연구센터 기술1팀</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="A47" t="str">
+            <v>기술연구센터 기술2팀</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="A48" t="str">
+            <v>기술연구센터 창의기술팀</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="A49" t="str">
+            <v>7호선연장구간운영단 총괄팀</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="A50" t="str">
+            <v>7호선연장구간운영단 디자인팀</v>
+          </cell>
+        </row>
+        <row r="51">
+          <cell r="A51" t="str">
+            <v>7호선연장구간운영단 기술팀</v>
+          </cell>
+        </row>
+        <row r="52">
+          <cell r="A52" t="str">
+            <v>경전철사업단</v>
+          </cell>
+        </row>
+        <row r="53">
+          <cell r="A53" t="str">
+            <v>포털개발단</v>
+          </cell>
+        </row>
+        <row r="54">
+          <cell r="A54" t="str">
+            <v>5678창의교육단</v>
+          </cell>
+        </row>
+        <row r="55">
+          <cell r="A55" t="str">
+            <v>자재관리센터</v>
+          </cell>
+        </row>
+        <row r="56">
+          <cell r="A56" t="str">
+            <v>기지관리센터</v>
+          </cell>
+        </row>
+        <row r="57">
+          <cell r="A57" t="str">
+            <v>5678서비스단</v>
+          </cell>
+        </row>
+        <row r="58">
+          <cell r="A58" t="str">
+            <v>서비스개발단</v>
+          </cell>
+        </row>
+        <row r="59">
+          <cell r="A59" t="str">
+            <v>부지사업단</v>
+          </cell>
+        </row>
+        <row r="60">
+          <cell r="A60" t="str">
+            <v>홍보실</v>
+          </cell>
+        </row>
+        <row r="61">
+          <cell r="A61" t="str">
+            <v>물류사업단</v>
+          </cell>
+        </row>
+        <row r="62">
+          <cell r="A62" t="str">
+            <v>종합관제센터</v>
+          </cell>
+        </row>
+        <row r="63">
+          <cell r="A63" t="str">
+            <v>신사업본부 사업운영팀</v>
+          </cell>
+        </row>
+        <row r="64">
+          <cell r="A64" t="str">
+            <v>신사업본부 지원팀</v>
+          </cell>
+        </row>
+        <row r="65">
+          <cell r="A65" t="str">
+            <v>신사업본부 설비지원팀</v>
+          </cell>
+        </row>
+        <row r="66">
+          <cell r="A66" t="str">
+            <v>지상화추진단</v>
+          </cell>
+        </row>
+        <row r="67">
+          <cell r="A67" t="str">
+            <v>기술1팀</v>
+          </cell>
+        </row>
+        <row r="68">
+          <cell r="A68" t="str">
+            <v>기술2팀</v>
+          </cell>
+        </row>
+        <row r="69">
+          <cell r="A69" t="str">
+            <v>기술3팀</v>
+          </cell>
+        </row>
+        <row r="70">
+          <cell r="A70" t="str">
+            <v>기술4팀</v>
+          </cell>
+        </row>
+        <row r="71">
+          <cell r="A71" t="str">
+            <v>사업본부 사업운영팀</v>
+          </cell>
+        </row>
+        <row r="72">
+          <cell r="A72" t="str">
+            <v>사업본부 사업계획팀</v>
+          </cell>
+        </row>
+        <row r="73">
+          <cell r="A73" t="str">
+            <v>R&amp;D본부</v>
+          </cell>
+        </row>
+        <row r="74">
+          <cell r="A74" t="str">
+            <v>R&amp;D본부 기술사업팀</v>
+          </cell>
+        </row>
+        <row r="75">
+          <cell r="A75" t="str">
+            <v>R&amp;D본부 기술개발팀</v>
+          </cell>
+        </row>
+        <row r="76">
+          <cell r="A76" t="str">
+            <v>서비스개발단 설비지원팀</v>
+          </cell>
+        </row>
+        <row r="77">
+          <cell r="A77" t="str">
+            <v>서비스개발단 서비스개발팀</v>
+          </cell>
+        </row>
+        <row r="78">
+          <cell r="A78" t="str">
+            <v>전자실험센터</v>
+          </cell>
+        </row>
+        <row r="79">
+          <cell r="A79" t="str">
+            <v>신노선사업단 연장노선팀</v>
+          </cell>
+        </row>
+        <row r="80">
+          <cell r="A80" t="str">
+            <v>신노선사업단 경전철팀</v>
+          </cell>
+        </row>
+        <row r="81">
+          <cell r="A81" t="str">
+            <v>창의기술단</v>
+          </cell>
+        </row>
+        <row r="82">
+          <cell r="A82" t="str">
+            <v>궤도장비연구단</v>
+          </cell>
+        </row>
+        <row r="83">
+          <cell r="A83" t="str">
+            <v>차량제작단</v>
+          </cell>
+        </row>
+        <row r="84">
+          <cell r="A84" t="str">
+            <v>기획혁신팀</v>
+          </cell>
+        </row>
+        <row r="85">
+          <cell r="A85" t="str">
+            <v>설비기술단</v>
+          </cell>
+        </row>
+        <row r="86">
+          <cell r="A86" t="str">
+            <v>설비기술단 설비기술팀</v>
+          </cell>
+        </row>
+        <row r="87">
+          <cell r="A87" t="str">
+            <v>설비기술단 전기기술팀</v>
+          </cell>
+        </row>
+        <row r="88">
+          <cell r="A88" t="str">
+            <v>설비기술단 설비관제팀</v>
+          </cell>
+        </row>
+        <row r="89">
+          <cell r="A89" t="str">
+            <v>신호기술단</v>
+          </cell>
+        </row>
+        <row r="90">
+          <cell r="A90" t="str">
+            <v>신호기술단 신호기술팀</v>
+          </cell>
+        </row>
+        <row r="91">
+          <cell r="A91" t="str">
+            <v>신호기술단 신호운영팀</v>
+          </cell>
+        </row>
+        <row r="92">
+          <cell r="A92" t="str">
+            <v>신호기술단 신호관제팀</v>
+          </cell>
+        </row>
+        <row r="93">
+          <cell r="A93" t="str">
+            <v>PSD기술단</v>
+          </cell>
+        </row>
+        <row r="94">
+          <cell r="A94" t="str">
+            <v>PSD기술단 PSD기술팀</v>
+          </cell>
+        </row>
+        <row r="95">
+          <cell r="A95" t="str">
+            <v>PSD기술단 PSD운영팀</v>
+          </cell>
+        </row>
+        <row r="96">
+          <cell r="A96" t="str">
+            <v>PSD기술단 PSD지원팀</v>
+          </cell>
+        </row>
+        <row r="97">
+          <cell r="A97" t="str">
+            <v>통신기술단</v>
+          </cell>
+        </row>
+        <row r="98">
+          <cell r="A98" t="str">
+            <v>통신기술단 통신기술팀</v>
+          </cell>
+        </row>
+        <row r="99">
+          <cell r="A99" t="str">
+            <v>통신기술단 전자기술팀</v>
+          </cell>
+        </row>
+        <row r="100">
+          <cell r="A100" t="str">
+            <v>통신기술단 통신관제팀</v>
+          </cell>
+        </row>
+        <row r="101">
+          <cell r="A101" t="str">
+            <v>시설관리단 터널환경팀</v>
+          </cell>
+        </row>
+        <row r="102">
+          <cell r="A102" t="str">
+            <v>영업관리소</v>
+          </cell>
+        </row>
+        <row r="103">
+          <cell r="A103" t="str">
+            <v>신사업본부 사업지원팀</v>
+          </cell>
+        </row>
+        <row r="104">
+          <cell r="A104" t="str">
+            <v>신사업본부 사업관리팀</v>
+          </cell>
+        </row>
+        <row r="105">
+          <cell r="A105" t="str">
+            <v>신사업본부 사업지도팀</v>
+          </cell>
+        </row>
+        <row r="106">
+          <cell r="A106" t="str">
+            <v>신사업본부 서비스개발단</v>
+          </cell>
+        </row>
+        <row r="107">
+          <cell r="A107" t="str">
+            <v>신사업본부 스마트몰사업단</v>
+          </cell>
+        </row>
+        <row r="113">
+          <cell r="A113" t="str">
+            <v>전직</v>
+          </cell>
+        </row>
+        <row r="114">
+          <cell r="A114" t="str">
+            <v>5678고객센터</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="인원주소"/>
+      <sheetName val="병원"/>
+      <sheetName val="인원주소 (2)"/>
+      <sheetName val="인원주소 (3)"/>
+      <sheetName val="Sheet1"/>
+      <sheetName val="Template"/>
+      <sheetName val="진행 DATA (2)"/>
+      <sheetName val="백신안내"/>
+      <sheetName val="일반건강검진 항목"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+      <sheetData sheetId="6" refreshError="1"/>
+      <sheetData sheetId="7" refreshError="1"/>
+      <sheetData sheetId="8" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink40.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="6대집행부(02.1.28)"/>
       <sheetName val="추이도"/>
       <sheetName val="대비"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="3">
           <cell r="B3" t="str">
             <v>구분</v>
           </cell>
           <cell r="C3" t="str">
             <v>직  책</v>
           </cell>
           <cell r="D3" t="str">
             <v>소    속</v>
           </cell>
           <cell r="E3" t="str">
             <v>사 번</v>
           </cell>
           <cell r="F3" t="str">
             <v>직급</v>
           </cell>
@@ -9894,101 +10377,76 @@
         <row r="168">
           <cell r="C168" t="str">
             <v>본사대의원</v>
           </cell>
           <cell r="D168" t="str">
             <v>연수원</v>
           </cell>
           <cell r="E168">
             <v>1950464</v>
           </cell>
           <cell r="F168">
             <v>6</v>
           </cell>
           <cell r="G168" t="str">
             <v>590528-1654924</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink41.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="#REF"/>
       <sheetName val="협조전"/>
       <sheetName val="밋션별"/>
       <sheetName val="지점"/>
       <sheetName val="소상 &quot;1&quot;"/>
       <sheetName val="분당임차변경"/>
       <sheetName val="주식배당"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-<file path=xl/externalLinks/externalLink40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink42.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="----"/>
       <sheetName val="이사회보고"/>
       <sheetName val="적십자회비"/>
       <sheetName val="현투 (1)"/>
       <sheetName val="현투(2)"/>
       <sheetName val="강서지점"/>
       <sheetName val="잠실관리비 (3)"/>
       <sheetName val="잠실관리비 (2)"/>
       <sheetName val="이웃돕기"/>
       <sheetName val="동우사"/>
       <sheetName val="장애인경기협찬"/>
       <sheetName val="분당임차변경"/>
       <sheetName val="행사비용"/>
       <sheetName val="아남건설2"/>
       <sheetName val="아남건설"/>
       <sheetName val="현대아트홀공연"/>
       <sheetName val="대한양궁협회"/>
       <sheetName val="양궁장비지원"/>
       <sheetName val="코리아국제양궁대회"/>
       <sheetName val="헬기사용료"/>
       <sheetName val="FIFA티켓신청"/>
       <sheetName val="아산로기념비"/>
@@ -10055,51 +10513,51 @@
       <sheetData sheetId="30" refreshError="1"/>
       <sheetData sheetId="31" refreshError="1"/>
       <sheetData sheetId="32" refreshError="1"/>
       <sheetData sheetId="33" refreshError="1"/>
       <sheetData sheetId="34" refreshError="1"/>
       <sheetData sheetId="35" refreshError="1"/>
       <sheetData sheetId="36" refreshError="1"/>
       <sheetData sheetId="37" refreshError="1"/>
       <sheetData sheetId="38" refreshError="1"/>
       <sheetData sheetId="39" refreshError="1"/>
       <sheetData sheetId="40" refreshError="1"/>
       <sheetData sheetId="41" refreshError="1"/>
       <sheetData sheetId="42" refreshError="1"/>
       <sheetData sheetId="43" refreshError="1"/>
       <sheetData sheetId="44" refreshError="1"/>
       <sheetData sheetId="45" refreshError="1"/>
       <sheetData sheetId="46" refreshError="1"/>
       <sheetData sheetId="47" refreshError="1"/>
       <sheetData sheetId="48" refreshError="1"/>
       <sheetData sheetId="49" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink43.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="95하U$가격"/>
       <sheetName val="인상요약"/>
       <sheetName val="인상요약 (2)"/>
       <sheetName val="인상A"/>
       <sheetName val="인상 (2)"/>
       <sheetName val="진짜인상"/>
       <sheetName val="사양변동"/>
       <sheetName val="손익"/>
       <sheetName val="총손익"/>
       <sheetName val="환율추이 "/>
       <sheetName val="품의서"/>
       <sheetName val="운용안"/>
       <sheetName val="95하DM가격"/>
       <sheetName val="95하DM인상분"/>
       <sheetName val="2.대외공문"/>
       <sheetName val="분당임차변경"/>
       <sheetName val="갑지"/>
       <sheetName val="실행"/>
       <sheetName val="계수원본(99.2.28)"/>
       <sheetName val="95하반완"/>
       <sheetName val="보증금(전신전화가입권)"/>
       <sheetName val="목표"/>
@@ -10114,84 +10572,84 @@
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19" refreshError="1"/>
       <sheetData sheetId="20" refreshError="1"/>
       <sheetData sheetId="21" refreshError="1"/>
       <sheetData sheetId="22" refreshError="1"/>
       <sheetData sheetId="23" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink44.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="일일검진현황"/>
       <sheetName val="검진결과"/>
       <sheetName val="검진비용산출"/>
       <sheetName val="미검현황"/>
       <sheetName val="추검현황"/>
       <sheetName val="폐CT촬영현황"/>
       <sheetName val="인원정보"/>
       <sheetName val="분당임차변경"/>
       <sheetName val="실행철강하도"/>
       <sheetName val="추이도"/>
       <sheetName val="토목주소"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink45.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Sheet1"/>
       <sheetName val="정대철"/>
       <sheetName val="조영촬영"/>
       <sheetName val="인원정보"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1">
         <row r="1">
           <cell r="A1" t="str">
             <v>주민등록번호</v>
           </cell>
           <cell r="B1" t="str">
             <v>위내시경</v>
           </cell>
           <cell r="C1" t="str">
             <v>진찰권번호</v>
           </cell>
           <cell r="D1" t="str">
             <v>연번</v>
           </cell>
           <cell r="E1" t="str">
@@ -13055,51 +13513,51 @@
           <cell r="D87" t="str">
             <v>위내시경</v>
           </cell>
         </row>
         <row r="88">
           <cell r="A88" t="str">
             <v>660811-1041911</v>
           </cell>
           <cell r="B88">
             <v>87</v>
           </cell>
           <cell r="C88" t="str">
             <v>한상현</v>
           </cell>
           <cell r="D88" t="str">
             <v>위내시경</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink46.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="유소견관리지침"/>
       <sheetName val="그래프와종합소견"/>
       <sheetName val="분석통계"/>
       <sheetName val="목차"/>
       <sheetName val="표지"/>
       <sheetName val="종합소견분석"/>
       <sheetName val="Sheet8"/>
       <sheetName val="Sheet9"/>
       <sheetName val="Sheet10"/>
       <sheetName val="Sheet11"/>
       <sheetName val="Sheet12"/>
       <sheetName val="Sheet13"/>
       <sheetName val="Sheet14"/>
       <sheetName val="Sheet15"/>
       <sheetName val="Sheet16"/>
       <sheetName val="분양금할인"/>
       <sheetName val="진행 DATA (2)"/>
       <sheetName val="tsuga"/>
       <sheetName val="Sheet1"/>
       <sheetName val="Spouse List"/>
       <sheetName val="인원주소"/>
       <sheetName val="진행_DATA_(2)"/>
@@ -13168,51 +13626,51 @@
       <sheetData sheetId="31" refreshError="1"/>
       <sheetData sheetId="32" refreshError="1"/>
       <sheetData sheetId="33" refreshError="1"/>
       <sheetData sheetId="34" refreshError="1"/>
       <sheetData sheetId="35" refreshError="1"/>
       <sheetData sheetId="36" refreshError="1"/>
       <sheetData sheetId="37" refreshError="1"/>
       <sheetData sheetId="38" refreshError="1"/>
       <sheetData sheetId="39" refreshError="1"/>
       <sheetData sheetId="40" refreshError="1"/>
       <sheetData sheetId="41" refreshError="1"/>
       <sheetData sheetId="42" refreshError="1"/>
       <sheetData sheetId="43" refreshError="1"/>
       <sheetData sheetId="44" refreshError="1"/>
       <sheetData sheetId="45" refreshError="1"/>
       <sheetData sheetId="46" refreshError="1"/>
       <sheetData sheetId="47" refreshError="1"/>
       <sheetData sheetId="48" refreshError="1"/>
       <sheetData sheetId="49" refreshError="1"/>
       <sheetData sheetId="50"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink47.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="목록"/>
       <sheetName val="기술본부_발령 (3)"/>
       <sheetName val="직종별파견포함(정원 현원)_완료"/>
       <sheetName val="직급별파견포함(정원 현원)_완료"/>
       <sheetName val="근무형태별현황"/>
       <sheetName val="직급별파견포함(기술직)_완료"/>
       <sheetName val="직종별파견포함(기술직)_완료"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2">
           <cell r="A2" t="str">
             <v>기술총괄팀</v>
           </cell>
         </row>
         <row r="3">
           <cell r="A3" t="str">
             <v>시설계획팀</v>
           </cell>
         </row>
         <row r="4">
           <cell r="A4" t="str">
@@ -13525,50 +13983,75 @@
           </cell>
         </row>
         <row r="66">
           <cell r="A66" t="str">
             <v>지상화추진단</v>
           </cell>
         </row>
         <row r="67">
           <cell r="A67" t="str">
             <v>전직</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="인원주소"/>
+      <sheetName val="병원"/>
+      <sheetName val="인원주소 (2)"/>
+      <sheetName val="인원주소 (3)"/>
+      <sheetName val="Sheet1"/>
+      <sheetName val="Template"/>
+      <sheetName val="Project Brief"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+      <sheetData sheetId="6" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink6.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="day"/>
       <sheetName val="laroux"/>
       <sheetName val="코드"/>
       <sheetName val="List"/>
       <sheetName val="97DAY"/>
       <sheetName val="DIV"/>
       <sheetName val="인원주소"/>
       <sheetName val="Sheet6"/>
       <sheetName val="Sheet1"/>
       <sheetName val="12-6검진자"/>
       <sheetName val="백화점명"/>
       <sheetName val="Sheet2"/>
       <sheetName val="Sheet5"/>
       <sheetName val="추가검사"/>
       <sheetName val="종합검진항목표"/>
       <sheetName val="검진기관현황"/>
       <sheetName val="참조1(건물_층)"/>
       <sheetName val="시산표"/>
       <sheetName val="WPL"/>
       <sheetName val="53.콜머니이자"/>
       <sheetName val="TEMP1"/>
       <sheetName val="공통"/>
@@ -13647,137 +14130,120 @@
       <sheetData sheetId="36" refreshError="1"/>
       <sheetData sheetId="37" refreshError="1"/>
       <sheetData sheetId="38" refreshError="1"/>
       <sheetData sheetId="39" refreshError="1"/>
       <sheetData sheetId="40" refreshError="1"/>
       <sheetData sheetId="41" refreshError="1"/>
       <sheetData sheetId="42" refreshError="1"/>
       <sheetData sheetId="43" refreshError="1"/>
       <sheetData sheetId="44" refreshError="1"/>
       <sheetData sheetId="45" refreshError="1"/>
       <sheetData sheetId="46" refreshError="1"/>
       <sheetData sheetId="47" refreshError="1"/>
       <sheetData sheetId="48" refreshError="1"/>
       <sheetData sheetId="49"/>
       <sheetData sheetId="50" refreshError="1"/>
       <sheetData sheetId="51" refreshError="1"/>
       <sheetData sheetId="52" refreshError="1"/>
       <sheetData sheetId="53" refreshError="1"/>
       <sheetData sheetId="54" refreshError="1"/>
       <sheetData sheetId="55" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink7.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="인원주소"/>
       <sheetName val="병원"/>
       <sheetName val="인원주소 (2)"/>
       <sheetName val="인원주소 (3)"/>
       <sheetName val="진행 DATA (2)"/>
       <sheetName val="백신안내"/>
       <sheetName val="일반건강검진 항목"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink8.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="본조합"/>
       <sheetName val="분석통계"/>
       <sheetName val="냉연"/>
       <sheetName val="인원주소"/>
       <sheetName val="tsuga"/>
       <sheetName val="분양금할인"/>
       <sheetName val="연돌일위집계"/>
       <sheetName val="수량산출서"/>
       <sheetName val="DB"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink9.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="협조전"/>
       <sheetName val="인원01"/>
       <sheetName val="1월"/>
       <sheetName val="인수인계"/>
       <sheetName val="2.´e¿U°ø¹R"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
-    </sheetDataSet>
-[...15 lines deleted...]
-      <sheetData sheetId="2" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -14042,2752 +14508,3492 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{075685FE-3BA5-45E5-BBA0-7D9660096F22}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I116"/>
+  <dimension ref="A1:AMJ112"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I8" sqref="I8"/>
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="18.125" style="4" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="1026" max="16384" width="10" style="2"/>
+    <col min="1" max="1" width="15.375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="24.125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="45.75" style="4" customWidth="1"/>
+    <col min="4" max="5" width="11" style="4" customWidth="1"/>
+    <col min="6" max="6" width="4" style="3" customWidth="1"/>
+    <col min="7" max="7" width="3.625" style="3" customWidth="1"/>
+    <col min="8" max="1023" width="9" style="3" customWidth="1"/>
+    <col min="1024" max="1025" width="10.625" style="3" customWidth="1"/>
+    <col min="1026" max="16384" width="10" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="60" customHeight="1">
-[...6 lines deleted...]
-      <c r="E1" s="1"/>
+    <row r="1" spans="1:6" ht="54" customHeight="1">
+      <c r="A1" s="73" t="s">
+        <v>339</v>
+      </c>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
     </row>
-    <row r="2" spans="1:6" ht="23.45" customHeight="1">
-[...6 lines deleted...]
-      <c r="E2" s="1"/>
+    <row r="2" spans="1:6" ht="42.75" customHeight="1">
+      <c r="A2" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="C2" s="20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D2" s="20" t="s">
+        <v>320</v>
+      </c>
+      <c r="E2" s="31" t="s">
+        <v>338</v>
+      </c>
+      <c r="F2" s="19"/>
     </row>
-    <row r="3" spans="1:6" ht="19.899999999999999" customHeight="1">
-[...6 lines deleted...]
-      <c r="E3" s="1"/>
+    <row r="3" spans="1:6" ht="21" customHeight="1">
+      <c r="A3" s="76" t="s">
+        <v>217</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>321</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D3" s="78"/>
+      <c r="E3" s="81" t="s">
+        <v>337</v>
+      </c>
     </row>
-    <row r="4" spans="1:6" ht="21" hidden="1" customHeight="1">
-[...6 lines deleted...]
-      <c r="E4" s="1"/>
+    <row r="4" spans="1:6" ht="21" customHeight="1">
+      <c r="A4" s="76"/>
+      <c r="B4" s="30" t="s">
+        <v>215</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="D4" s="79"/>
+      <c r="E4" s="82"/>
     </row>
-    <row r="5" spans="1:6" ht="42.75" customHeight="1">
-[...15 lines deleted...]
-      <c r="F5" s="3"/>
+    <row r="5" spans="1:6" ht="21" customHeight="1">
+      <c r="A5" s="76"/>
+      <c r="B5" s="30" t="s">
+        <v>336</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="D5" s="79"/>
+      <c r="E5" s="82"/>
     </row>
     <row r="6" spans="1:6" ht="21" customHeight="1">
-      <c r="A6" s="91" t="s">
-[...11 lines deleted...]
-      </c>
+      <c r="A6" s="76"/>
+      <c r="B6" s="30" t="s">
+        <v>335</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="D6" s="79"/>
+      <c r="E6" s="82"/>
     </row>
-    <row r="7" spans="1:6" ht="21" customHeight="1">
-[...8 lines deleted...]
-      <c r="E7" s="87"/>
+    <row r="7" spans="1:6" ht="30.6" customHeight="1">
+      <c r="A7" s="76"/>
+      <c r="B7" s="30" t="s">
+        <v>211</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D7" s="80"/>
+      <c r="E7" s="83"/>
     </row>
     <row r="8" spans="1:6" ht="21" customHeight="1">
-      <c r="A8" s="91"/>
-[...7 lines deleted...]
-      <c r="E8" s="87"/>
+      <c r="A8" s="74" t="s">
+        <v>209</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>334</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="D8" s="81" t="s">
+        <v>332</v>
+      </c>
+      <c r="E8" s="81" t="s">
+        <v>332</v>
+      </c>
     </row>
     <row r="9" spans="1:6" ht="21" customHeight="1">
-      <c r="A9" s="91"/>
-[...7 lines deleted...]
-      <c r="E9" s="87"/>
+      <c r="A9" s="75"/>
+      <c r="B9" s="30" t="s">
+        <v>208</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D9" s="82"/>
+      <c r="E9" s="82"/>
     </row>
-    <row r="10" spans="1:6" ht="30.6" customHeight="1">
-[...8 lines deleted...]
-      <c r="E10" s="87"/>
+    <row r="10" spans="1:6" ht="21" customHeight="1">
+      <c r="A10" s="75"/>
+      <c r="B10" s="30" t="s">
+        <v>206</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="D10" s="82"/>
+      <c r="E10" s="82"/>
     </row>
     <row r="11" spans="1:6" ht="21" customHeight="1">
-      <c r="A11" s="82" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A11" s="75"/>
+      <c r="B11" s="30" t="s">
+        <v>204</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="D11" s="82"/>
+      <c r="E11" s="82"/>
     </row>
     <row r="12" spans="1:6" ht="21" customHeight="1">
-      <c r="A12" s="83"/>
-[...7 lines deleted...]
-      <c r="E12" s="72"/>
+      <c r="A12" s="75"/>
+      <c r="B12" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D12" s="82"/>
+      <c r="E12" s="82"/>
     </row>
     <row r="13" spans="1:6" ht="21" customHeight="1">
-      <c r="A13" s="83"/>
-[...7 lines deleted...]
-      <c r="E13" s="72"/>
+      <c r="A13" s="75"/>
+      <c r="B13" s="30" t="s">
+        <v>200</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="D13" s="82"/>
+      <c r="E13" s="82"/>
     </row>
     <row r="14" spans="1:6" ht="21" customHeight="1">
-      <c r="A14" s="83"/>
-[...7 lines deleted...]
-      <c r="E14" s="72"/>
+      <c r="A14" s="75"/>
+      <c r="B14" s="30" t="s">
+        <v>198</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D14" s="82"/>
+      <c r="E14" s="82"/>
     </row>
     <row r="15" spans="1:6" ht="21" customHeight="1">
-      <c r="A15" s="83"/>
-[...7 lines deleted...]
-      <c r="E15" s="72"/>
+      <c r="A15" s="75"/>
+      <c r="B15" s="30" t="s">
+        <v>331</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D15" s="82"/>
+      <c r="E15" s="82"/>
     </row>
     <row r="16" spans="1:6" ht="21" customHeight="1">
-      <c r="A16" s="83"/>
-[...7 lines deleted...]
-      <c r="E16" s="72"/>
+      <c r="A16" s="75"/>
+      <c r="B16" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
     </row>
-    <row r="17" spans="1:9" ht="21" customHeight="1">
-[...8 lines deleted...]
-      <c r="E17" s="72"/>
+    <row r="17" spans="1:5" ht="21" customHeight="1">
+      <c r="A17" s="75"/>
+      <c r="B17" s="30" t="s">
+        <v>193</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D17" s="82"/>
+      <c r="E17" s="82"/>
     </row>
-    <row r="18" spans="1:9" ht="21" customHeight="1">
-[...8 lines deleted...]
-      <c r="E18" s="72"/>
+    <row r="18" spans="1:5" ht="21" customHeight="1">
+      <c r="A18" s="75"/>
+      <c r="B18" s="30" t="s">
+        <v>192</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D18" s="82"/>
+      <c r="E18" s="82"/>
     </row>
-    <row r="19" spans="1:9" ht="21" customHeight="1">
-[...8 lines deleted...]
-      <c r="E19" s="72"/>
+    <row r="19" spans="1:5" ht="21" customHeight="1">
+      <c r="A19" s="75"/>
+      <c r="B19" s="30" t="s">
+        <v>195</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="D19" s="82"/>
+      <c r="E19" s="82"/>
     </row>
-    <row r="20" spans="1:9" ht="21" customHeight="1">
-[...8 lines deleted...]
-      <c r="E20" s="72"/>
+    <row r="20" spans="1:5" ht="21" customHeight="1">
+      <c r="A20" s="49"/>
+      <c r="B20" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D20" s="82"/>
+      <c r="E20" s="82"/>
     </row>
-    <row r="21" spans="1:9" ht="21" customHeight="1">
-[...8 lines deleted...]
-      <c r="E21" s="72"/>
+    <row r="21" spans="1:5" ht="21" customHeight="1">
+      <c r="A21" s="49"/>
+      <c r="B21" s="30" t="s">
+        <v>190</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D21" s="82"/>
+      <c r="E21" s="83"/>
     </row>
-    <row r="22" spans="1:9" ht="21" customHeight="1">
-[...8 lines deleted...]
-      <c r="E22" s="72"/>
+    <row r="22" spans="1:5" ht="21" customHeight="1">
+      <c r="A22" s="49"/>
+      <c r="B22" s="28" t="s">
+        <v>188</v>
+      </c>
+      <c r="C22" s="18" t="s">
+        <v>187</v>
+      </c>
+      <c r="D22" s="83"/>
+      <c r="E22" s="13" t="s">
+        <v>84</v>
+      </c>
     </row>
-    <row r="23" spans="1:9" ht="21" customHeight="1">
-[...8 lines deleted...]
-      <c r="E23" s="72"/>
+    <row r="23" spans="1:5" ht="21" customHeight="1">
+      <c r="A23" s="63" t="s">
+        <v>186</v>
+      </c>
+      <c r="B23" s="28" t="s">
+        <v>185</v>
+      </c>
+      <c r="C23" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="77" t="s">
+        <v>184</v>
+      </c>
+      <c r="E23" s="77" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="24" spans="1:9" ht="21" customHeight="1">
-[...10 lines deleted...]
-      <c r="I24" s="67"/>
+    <row r="24" spans="1:5" ht="21" customHeight="1">
+      <c r="A24" s="63"/>
+      <c r="B24" s="28" t="s">
+        <v>329</v>
+      </c>
+      <c r="C24" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D24" s="77"/>
+      <c r="E24" s="77"/>
     </row>
-    <row r="25" spans="1:9" ht="21" customHeight="1">
-[...10 lines deleted...]
-      </c>
+    <row r="25" spans="1:5" ht="21" customHeight="1">
+      <c r="A25" s="63"/>
+      <c r="B25" s="28" t="s">
+        <v>183</v>
+      </c>
+      <c r="C25" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25" s="77"/>
+      <c r="E25" s="77"/>
     </row>
-    <row r="26" spans="1:9" ht="21" customHeight="1">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="26" spans="1:5" ht="21" customHeight="1">
+      <c r="A26" s="65" t="s">
+        <v>87</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>86</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>84</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="21" customHeight="1">
-[...8 lines deleted...]
-      <c r="E27" s="85"/>
+    <row r="27" spans="1:5" ht="21" customHeight="1">
+      <c r="A27" s="66"/>
+      <c r="B27" s="28" t="s">
+        <v>182</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>181</v>
+      </c>
+      <c r="D27" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="E27" s="29" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:9" ht="21" customHeight="1">
-[...8 lines deleted...]
-      <c r="E28" s="85"/>
+    <row r="28" spans="1:5" ht="21" customHeight="1">
+      <c r="A28" s="66"/>
+      <c r="B28" s="28" t="s">
+        <v>180</v>
+      </c>
+      <c r="C28" s="18" t="s">
+        <v>179</v>
+      </c>
+      <c r="D28" s="60" t="s">
+        <v>178</v>
+      </c>
+      <c r="E28" s="60" t="s">
+        <v>178</v>
+      </c>
     </row>
-    <row r="29" spans="1:9" ht="21" customHeight="1">
-[...13 lines deleted...]
-        <v>37</v>
+    <row r="29" spans="1:5" ht="21" customHeight="1">
+      <c r="A29" s="66"/>
+      <c r="B29" s="28" t="s">
+        <v>177</v>
+      </c>
+      <c r="C29" s="18" t="s">
+        <v>176</v>
+      </c>
+      <c r="D29" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="E29" s="27" t="s">
+        <v>57</v>
       </c>
     </row>
-    <row r="30" spans="1:9" ht="21" customHeight="1">
-[...5 lines deleted...]
-        <v>39</v>
+    <row r="30" spans="1:5" ht="21" customHeight="1">
+      <c r="A30" s="64" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" s="17" t="s">
+        <v>81</v>
       </c>
       <c r="D30" s="14" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="E30" s="14" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="21" customHeight="1">
-[...11 lines deleted...]
-        <v>45</v>
+    <row r="31" spans="1:5" ht="21" customHeight="1">
+      <c r="A31" s="64"/>
+      <c r="B31" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>57</v>
       </c>
     </row>
-    <row r="32" spans="1:9" ht="21" customHeight="1">
-      <c r="A32" s="74"/>
+    <row r="32" spans="1:5" ht="21" customHeight="1">
+      <c r="A32" s="62" t="s">
+        <v>78</v>
+      </c>
       <c r="B32" s="9" t="s">
-        <v>49</v>
-[...8 lines deleted...]
-        <v>48</v>
+        <v>77</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="D32" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="E32" s="59" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="21" customHeight="1">
-      <c r="A33" s="78" t="s">
-[...12 lines deleted...]
-        <v>48</v>
+      <c r="A33" s="62"/>
+      <c r="B33" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="D33" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="E33" s="14" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="21" customHeight="1">
-      <c r="A34" s="78"/>
-[...10 lines deleted...]
-        <v>48</v>
+      <c r="A34" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D34" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="E34" s="59" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="21" customHeight="1">
-      <c r="A35" s="74" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="A35" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D35" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="E35" s="59" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="21" customHeight="1">
-      <c r="A36" s="74"/>
-[...10 lines deleted...]
-        <v>48</v>
+      <c r="A36" s="62" t="s">
+        <v>69</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D36" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="E36" s="59" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="21" customHeight="1">
-      <c r="A37" s="22" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="A37" s="62"/>
+      <c r="B37" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D37" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="E37" s="59" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="21" customHeight="1">
-      <c r="A38" s="22" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="11" t="s">
+      <c r="A38" s="62"/>
+      <c r="B38" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="C38" s="12" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="D38" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="E38" s="59" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="21" customHeight="1">
-      <c r="A39" s="74" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="A39" s="62"/>
+      <c r="B39" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="D39" s="61" t="s">
+        <v>60</v>
+      </c>
+      <c r="E39" s="61" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="21" customHeight="1">
-      <c r="A40" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A40" s="62"/>
+      <c r="B40" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="E40" s="14" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="21" customHeight="1">
-      <c r="A41" s="74"/>
-[...4 lines deleted...]
-        <v>69</v>
+      <c r="A41" s="62" t="s">
+        <v>328</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>55</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E41" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="21" customHeight="1">
-      <c r="A42" s="74"/>
-[...10 lines deleted...]
-        <v>244</v>
+      <c r="A42" s="62"/>
+      <c r="B42" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E42" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="21" customHeight="1">
-      <c r="A43" s="74"/>
-[...10 lines deleted...]
-        <v>48</v>
+      <c r="A43" s="62"/>
+      <c r="B43" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D43" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E43" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="21" customHeight="1">
-      <c r="A44" s="79" t="s">
-[...6 lines deleted...]
-        <v>72</v>
+      <c r="A44" s="62"/>
+      <c r="B44" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>49</v>
       </c>
       <c r="D44" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E44" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="21" customHeight="1">
-      <c r="A45" s="80"/>
-[...4 lines deleted...]
-        <v>74</v>
+      <c r="A45" s="62" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>47</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E45" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="21" customHeight="1">
-      <c r="A46" s="80"/>
-[...4 lines deleted...]
-        <v>76</v>
+      <c r="A46" s="62"/>
+      <c r="B46" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>45</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E46" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="21" customHeight="1">
-      <c r="A47" s="81"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A47" s="62" t="s">
+        <v>173</v>
+      </c>
+      <c r="B47" s="28" t="s">
+        <v>172</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:5" ht="21" customHeight="1">
-      <c r="A48" s="74" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="A48" s="62"/>
+      <c r="B48" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:5" ht="21" customHeight="1">
-      <c r="A49" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A49" s="62"/>
+      <c r="B49" s="28" t="s">
+        <v>171</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:5" ht="21" customHeight="1">
-      <c r="A50" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A50" s="62"/>
+      <c r="B50" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="21" customHeight="1">
-      <c r="A51" s="74" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="A51" s="62" t="s">
+        <v>170</v>
+      </c>
+      <c r="B51" s="28" t="s">
+        <v>169</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E51" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:5" ht="21" customHeight="1">
-      <c r="A52" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A52" s="62"/>
+      <c r="B52" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E52" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:5" ht="21" customHeight="1">
-      <c r="A53" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A53" s="62"/>
+      <c r="B53" s="28" t="s">
+        <v>165</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="D53" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E53" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:5" ht="21" customHeight="1">
-      <c r="A54" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A54" s="62"/>
+      <c r="B54" s="28" t="s">
+        <v>163</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="D54" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E54" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:5" ht="21" customHeight="1">
-      <c r="A55" s="74" t="s">
-[...6 lines deleted...]
-        <v>95</v>
+      <c r="A55" s="62"/>
+      <c r="B55" s="28" t="s">
+        <v>161</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>160</v>
       </c>
       <c r="D55" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E55" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:5" ht="21" customHeight="1">
-      <c r="A56" s="74"/>
-[...4 lines deleted...]
-        <v>97</v>
+      <c r="A56" s="62"/>
+      <c r="B56" s="28" t="s">
+        <v>159</v>
+      </c>
+      <c r="C56" s="11" t="s">
+        <v>158</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E56" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:5" ht="21" customHeight="1">
-      <c r="A57" s="74"/>
-[...4 lines deleted...]
-        <v>99</v>
+      <c r="A57" s="62"/>
+      <c r="B57" s="28" t="s">
+        <v>157</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>156</v>
       </c>
       <c r="D57" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E57" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:5" ht="21" customHeight="1">
-      <c r="A58" s="74"/>
-[...4 lines deleted...]
-        <v>101</v>
+      <c r="A58" s="62"/>
+      <c r="B58" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="C58" s="11" t="s">
+        <v>39</v>
       </c>
       <c r="D58" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E58" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:5" ht="21" customHeight="1">
-      <c r="A59" s="74"/>
-[...4 lines deleted...]
-        <v>103</v>
+      <c r="A59" s="62"/>
+      <c r="B59" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>37</v>
       </c>
       <c r="D59" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E59" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:5" ht="21" customHeight="1">
-      <c r="A60" s="74"/>
-[...4 lines deleted...]
-        <v>105</v>
+      <c r="A60" s="62"/>
+      <c r="B60" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="C60" s="11" t="s">
+        <v>35</v>
       </c>
       <c r="D60" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E60" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:5" ht="21" customHeight="1">
-      <c r="A61" s="74"/>
-[...4 lines deleted...]
-        <v>107</v>
+      <c r="A61" s="62"/>
+      <c r="B61" s="28" t="s">
+        <v>155</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>154</v>
       </c>
       <c r="D61" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E61" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:5" ht="21" customHeight="1">
-      <c r="A62" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A62" s="69" t="s">
+        <v>319</v>
+      </c>
+      <c r="B62" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:5" ht="21" customHeight="1">
-      <c r="A63" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A63" s="69"/>
+      <c r="B63" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:5" ht="21" customHeight="1">
-      <c r="A64" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A64" s="69"/>
+      <c r="B64" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:5" ht="21" customHeight="1">
-      <c r="A65" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A65" s="69"/>
+      <c r="B65" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:5" ht="21" customHeight="1">
-      <c r="A66" s="77" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="A66" s="69" t="s">
+        <v>153</v>
+      </c>
+      <c r="B66" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="E66" s="6" t="s">
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:5" ht="21" customHeight="1">
-      <c r="A67" s="77"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A67" s="69"/>
+      <c r="B67" s="28" t="s">
+        <v>151</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="E67" s="6" t="s">
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:5" ht="21" customHeight="1">
-      <c r="A68" s="77"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A68" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="B68" s="28" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:5" ht="21" customHeight="1">
-      <c r="A69" s="77"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A69" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="B69" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D69" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E69" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:5" ht="21" customHeight="1">
-      <c r="A70" s="77" t="s">
-[...12 lines deleted...]
-        <v>124</v>
+      <c r="A70" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="B70" s="58" t="s">
+        <v>142</v>
+      </c>
+      <c r="C70" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:5" ht="21" customHeight="1">
-      <c r="A71" s="77"/>
-[...10 lines deleted...]
-        <v>124</v>
+      <c r="A71" s="69"/>
+      <c r="B71" s="58" t="s">
+        <v>325</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:5" ht="21" customHeight="1">
-      <c r="A72" s="22" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="A72" s="69"/>
+      <c r="B72" s="56" t="s">
+        <v>141</v>
+      </c>
+      <c r="C72" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E72" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:5" ht="21" customHeight="1">
-      <c r="A73" s="22" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="A73" s="69"/>
+      <c r="B73" s="56" t="s">
+        <v>140</v>
+      </c>
+      <c r="C73" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:5" ht="21" customHeight="1">
-      <c r="A74" s="77" t="s">
-[...2 lines deleted...]
-      <c r="B74" s="26" t="s">
+      <c r="A74" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="B74" s="56" t="s">
+        <v>138</v>
+      </c>
+      <c r="C74" s="25" t="s">
         <v>137</v>
       </c>
-      <c r="C74" s="25" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="D74" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E74" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:5" ht="21" customHeight="1">
-      <c r="A75" s="77"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A75" s="64"/>
+      <c r="B75" s="56" t="s">
+        <v>136</v>
+      </c>
+      <c r="C75" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E75" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:5" ht="21" customHeight="1">
-      <c r="A76" s="77"/>
-[...4 lines deleted...]
-        <v>138</v>
+      <c r="A76" s="64"/>
+      <c r="B76" s="57" t="s">
+        <v>134</v>
+      </c>
+      <c r="C76" s="24" t="s">
+        <v>133</v>
       </c>
       <c r="D76" s="23" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E76" s="23" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:5" ht="21" customHeight="1">
-      <c r="A77" s="78" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="A77" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="B77" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:5" ht="21" customHeight="1">
-      <c r="A78" s="78"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A78" s="62" t="s">
+        <v>4</v>
+      </c>
+      <c r="B78" s="28" t="s">
+        <v>129</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:5" ht="21" customHeight="1">
-      <c r="A79" s="78"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A79" s="62"/>
+      <c r="B79" s="28" t="s">
+        <v>128</v>
+      </c>
+      <c r="C79" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E79" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:5" ht="21" customHeight="1">
-      <c r="A80" s="22" t="s">
-[...6 lines deleted...]
-        <v>150</v>
+      <c r="A80" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="B80" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>125</v>
       </c>
       <c r="D80" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E80" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:5" ht="21" customHeight="1">
-      <c r="A81" s="22" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="A81" s="62"/>
+      <c r="B81" s="28" t="s">
+        <v>124</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="D81" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E81" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:5" ht="21" customHeight="1">
-      <c r="A82" s="74" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="A82" s="62"/>
+      <c r="B82" s="28" t="s">
+        <v>122</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D82" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E82" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:5" ht="21" customHeight="1">
-      <c r="A83" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A83" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="B83" s="28" t="s">
+        <v>318</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D83" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="E83" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:5" ht="21" customHeight="1">
-      <c r="A84" s="74" t="s">
-[...6 lines deleted...]
-        <v>160</v>
+      <c r="A84" s="62" t="s">
+        <v>118</v>
+      </c>
+      <c r="B84" s="28" t="s">
+        <v>117</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>116</v>
       </c>
       <c r="D84" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E84" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:5" ht="21" customHeight="1">
-      <c r="A85" s="74"/>
-[...4 lines deleted...]
-        <v>162</v>
+      <c r="A85" s="62"/>
+      <c r="B85" s="28" t="s">
+        <v>115</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>114</v>
       </c>
       <c r="D85" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E85" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:5" ht="21" customHeight="1">
-      <c r="A86" s="74"/>
-[...4 lines deleted...]
-        <v>164</v>
+      <c r="A86" s="62"/>
+      <c r="B86" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>112</v>
       </c>
       <c r="D86" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E86" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:5" ht="21" customHeight="1">
-      <c r="A87" s="22" t="s">
-[...6 lines deleted...]
-        <v>166</v>
+      <c r="A87" s="62"/>
+      <c r="B87" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>106</v>
       </c>
       <c r="D87" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E87" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:5" ht="21" customHeight="1">
-      <c r="A88" s="74" t="s">
-[...6 lines deleted...]
-        <v>169</v>
+      <c r="A88" s="62"/>
+      <c r="B88" s="28" t="s">
+        <v>110</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>109</v>
       </c>
       <c r="D88" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E88" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:5" ht="21" customHeight="1">
-      <c r="A89" s="74"/>
-[...4 lines deleted...]
-        <v>171</v>
+      <c r="A89" s="62"/>
+      <c r="B89" s="28" t="s">
+        <v>108</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>106</v>
       </c>
       <c r="D89" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E89" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:5" ht="21" customHeight="1">
-      <c r="A90" s="74"/>
-[...4 lines deleted...]
-        <v>173</v>
+      <c r="A90" s="62"/>
+      <c r="B90" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>106</v>
       </c>
       <c r="D90" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E90" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:5" ht="21" customHeight="1">
-      <c r="A91" s="74"/>
-[...4 lines deleted...]
-        <v>175</v>
+      <c r="A91" s="62"/>
+      <c r="B91" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>104</v>
       </c>
       <c r="D91" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="E91" s="13" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:5" ht="21" customHeight="1">
-      <c r="A92" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A92" s="62"/>
+      <c r="B92" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E92" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:5" ht="21" customHeight="1">
-      <c r="A93" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A93" s="62"/>
+      <c r="B93" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E93" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:5" ht="21" customHeight="1">
-      <c r="A94" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A94" s="62"/>
+      <c r="B94" s="28" t="s">
+        <v>323</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E94" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:5" ht="21" customHeight="1">
-      <c r="A95" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A95" s="62"/>
+      <c r="B95" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E95" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:5" ht="21" customHeight="1">
-      <c r="A96" s="74"/>
-[...10 lines deleted...]
-        <v>40</v>
+      <c r="A96" s="62"/>
+      <c r="B96" s="28" t="s">
+        <v>99</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E96" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="97" spans="1:5" ht="21" customHeight="1">
-[...11 lines deleted...]
-        <v>40</v>
+    <row r="97" spans="1:1024" ht="21" customHeight="1">
+      <c r="A97" s="62"/>
+      <c r="B97" s="56" t="s">
+        <v>97</v>
+      </c>
+      <c r="C97" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E97" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="98" spans="1:5" ht="21" customHeight="1">
-[...11 lines deleted...]
-        <v>40</v>
+    <row r="98" spans="1:1024" ht="21" customHeight="1">
+      <c r="A98" s="62"/>
+      <c r="B98" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="C98" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="D98" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E98" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="99" spans="1:5" ht="21" customHeight="1">
-[...11 lines deleted...]
-        <v>40</v>
+    <row r="99" spans="1:1024" ht="21" customHeight="1">
+      <c r="A99" s="62"/>
+      <c r="B99" s="55" t="s">
+        <v>93</v>
+      </c>
+      <c r="C99" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E99" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="100" spans="1:5" ht="21" customHeight="1">
-[...11 lines deleted...]
-        <v>40</v>
+    <row r="100" spans="1:1024" ht="21" customHeight="1">
+      <c r="A100" s="70" t="s">
+        <v>317</v>
+      </c>
+      <c r="B100" s="54" t="s">
+        <v>322</v>
+      </c>
+      <c r="C100" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="D100" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="101" spans="1:5" ht="21" customHeight="1">
-[...11 lines deleted...]
-        <v>40</v>
+    <row r="101" spans="1:1024" ht="21" customHeight="1">
+      <c r="A101" s="71"/>
+      <c r="B101" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D101" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E101" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="102" spans="1:5" ht="21" customHeight="1">
-[...13 lines deleted...]
-        <v>40</v>
+    <row r="102" spans="1:1024" ht="21" customHeight="1">
+      <c r="A102" s="71"/>
+      <c r="B102" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D102" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E102" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="103" spans="1:5" ht="21" customHeight="1">
-[...11 lines deleted...]
-        <v>40</v>
+    <row r="103" spans="1:1024" ht="21" customHeight="1">
+      <c r="A103" s="71"/>
+      <c r="B103" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="104" spans="1:5" ht="21" customHeight="1">
-[...11 lines deleted...]
-        <v>40</v>
+    <row r="104" spans="1:1024" ht="21" customHeight="1">
+      <c r="A104" s="71"/>
+      <c r="B104" s="50" t="s">
+        <v>19</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E104" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="105" spans="1:5" ht="21" customHeight="1">
-[...11 lines deleted...]
-        <v>40</v>
+    <row r="105" spans="1:1024" ht="21" customHeight="1">
+      <c r="A105" s="71"/>
+      <c r="B105" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E105" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="106" spans="1:5" ht="21" customHeight="1">
-[...11 lines deleted...]
-        <v>40</v>
+    <row r="106" spans="1:1024" ht="21" customHeight="1">
+      <c r="A106" s="71"/>
+      <c r="B106" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E106" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="107" spans="1:5" ht="21" customHeight="1">
-[...11 lines deleted...]
-        <v>40</v>
+    <row r="107" spans="1:1024" ht="21" customHeight="1">
+      <c r="A107" s="71"/>
+      <c r="B107" s="50" t="s">
+        <v>13</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E107" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="108" spans="1:5" ht="21" customHeight="1">
-[...11 lines deleted...]
-        <v>40</v>
+    <row r="108" spans="1:1024" ht="21" customHeight="1">
+      <c r="A108" s="71"/>
+      <c r="B108" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E108" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="109" spans="1:5" ht="21" customHeight="1">
-[...11 lines deleted...]
-        <v>40</v>
+    <row r="109" spans="1:1024" ht="21" customHeight="1">
+      <c r="A109" s="72"/>
+      <c r="B109" s="50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E109" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="110" spans="1:5" ht="21" customHeight="1">
-[...12 lines deleted...]
-      </c>
+    <row r="110" spans="1:1024" ht="16.5" customHeight="1">
+      <c r="A110" s="67"/>
+      <c r="B110" s="68"/>
+      <c r="C110" s="68"/>
+      <c r="D110" s="68"/>
+      <c r="E110" s="68"/>
     </row>
-    <row r="111" spans="1:5" ht="21" customHeight="1">
-[...12 lines deleted...]
-      </c>
+    <row r="111" spans="1:1024" ht="16.5" customHeight="1">
+      <c r="A111" s="67"/>
+      <c r="B111" s="68"/>
+      <c r="C111" s="68"/>
+      <c r="D111" s="68"/>
+      <c r="E111" s="68"/>
     </row>
-    <row r="112" spans="1:5" ht="21" customHeight="1">
-[...50 lines deleted...]
-      <c r="E116" s="86"/>
+    <row r="112" spans="1:1024" s="19" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A112" s="67"/>
+      <c r="B112" s="68"/>
+      <c r="C112" s="68"/>
+      <c r="D112" s="68"/>
+      <c r="E112" s="68"/>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
+      <c r="H112" s="3"/>
+      <c r="I112" s="3"/>
+      <c r="J112" s="3"/>
+      <c r="K112" s="3"/>
+      <c r="L112" s="3"/>
+      <c r="M112" s="3"/>
+      <c r="N112" s="3"/>
+      <c r="O112" s="3"/>
+      <c r="P112" s="3"/>
+      <c r="Q112" s="3"/>
+      <c r="R112" s="3"/>
+      <c r="S112" s="3"/>
+      <c r="T112" s="3"/>
+      <c r="U112" s="3"/>
+      <c r="V112" s="3"/>
+      <c r="W112" s="3"/>
+      <c r="X112" s="3"/>
+      <c r="Y112" s="3"/>
+      <c r="Z112" s="3"/>
+      <c r="AA112" s="3"/>
+      <c r="AB112" s="3"/>
+      <c r="AC112" s="3"/>
+      <c r="AD112" s="3"/>
+      <c r="AE112" s="3"/>
+      <c r="AF112" s="3"/>
+      <c r="AG112" s="3"/>
+      <c r="AH112" s="3"/>
+      <c r="AI112" s="3"/>
+      <c r="AJ112" s="3"/>
+      <c r="AK112" s="3"/>
+      <c r="AL112" s="3"/>
+      <c r="AM112" s="3"/>
+      <c r="AN112" s="3"/>
+      <c r="AO112" s="3"/>
+      <c r="AP112" s="3"/>
+      <c r="AQ112" s="3"/>
+      <c r="AR112" s="3"/>
+      <c r="AS112" s="3"/>
+      <c r="AT112" s="3"/>
+      <c r="AU112" s="3"/>
+      <c r="AV112" s="3"/>
+      <c r="AW112" s="3"/>
+      <c r="AX112" s="3"/>
+      <c r="AY112" s="3"/>
+      <c r="AZ112" s="3"/>
+      <c r="BA112" s="3"/>
+      <c r="BB112" s="3"/>
+      <c r="BC112" s="3"/>
+      <c r="BD112" s="3"/>
+      <c r="BE112" s="3"/>
+      <c r="BF112" s="3"/>
+      <c r="BG112" s="3"/>
+      <c r="BH112" s="3"/>
+      <c r="BI112" s="3"/>
+      <c r="BJ112" s="3"/>
+      <c r="BK112" s="3"/>
+      <c r="BL112" s="3"/>
+      <c r="BM112" s="3"/>
+      <c r="BN112" s="3"/>
+      <c r="BO112" s="3"/>
+      <c r="BP112" s="3"/>
+      <c r="BQ112" s="3"/>
+      <c r="BR112" s="3"/>
+      <c r="BS112" s="3"/>
+      <c r="BT112" s="3"/>
+      <c r="BU112" s="3"/>
+      <c r="BV112" s="3"/>
+      <c r="BW112" s="3"/>
+      <c r="BX112" s="3"/>
+      <c r="BY112" s="3"/>
+      <c r="BZ112" s="3"/>
+      <c r="CA112" s="3"/>
+      <c r="CB112" s="3"/>
+      <c r="CC112" s="3"/>
+      <c r="CD112" s="3"/>
+      <c r="CE112" s="3"/>
+      <c r="CF112" s="3"/>
+      <c r="CG112" s="3"/>
+      <c r="CH112" s="3"/>
+      <c r="CI112" s="3"/>
+      <c r="CJ112" s="3"/>
+      <c r="CK112" s="3"/>
+      <c r="CL112" s="3"/>
+      <c r="CM112" s="3"/>
+      <c r="CN112" s="3"/>
+      <c r="CO112" s="3"/>
+      <c r="CP112" s="3"/>
+      <c r="CQ112" s="3"/>
+      <c r="CR112" s="3"/>
+      <c r="CS112" s="3"/>
+      <c r="CT112" s="3"/>
+      <c r="CU112" s="3"/>
+      <c r="CV112" s="3"/>
+      <c r="CW112" s="3"/>
+      <c r="CX112" s="3"/>
+      <c r="CY112" s="3"/>
+      <c r="CZ112" s="3"/>
+      <c r="DA112" s="3"/>
+      <c r="DB112" s="3"/>
+      <c r="DC112" s="3"/>
+      <c r="DD112" s="3"/>
+      <c r="DE112" s="3"/>
+      <c r="DF112" s="3"/>
+      <c r="DG112" s="3"/>
+      <c r="DH112" s="3"/>
+      <c r="DI112" s="3"/>
+      <c r="DJ112" s="3"/>
+      <c r="DK112" s="3"/>
+      <c r="DL112" s="3"/>
+      <c r="DM112" s="3"/>
+      <c r="DN112" s="3"/>
+      <c r="DO112" s="3"/>
+      <c r="DP112" s="3"/>
+      <c r="DQ112" s="3"/>
+      <c r="DR112" s="3"/>
+      <c r="DS112" s="3"/>
+      <c r="DT112" s="3"/>
+      <c r="DU112" s="3"/>
+      <c r="DV112" s="3"/>
+      <c r="DW112" s="3"/>
+      <c r="DX112" s="3"/>
+      <c r="DY112" s="3"/>
+      <c r="DZ112" s="3"/>
+      <c r="EA112" s="3"/>
+      <c r="EB112" s="3"/>
+      <c r="EC112" s="3"/>
+      <c r="ED112" s="3"/>
+      <c r="EE112" s="3"/>
+      <c r="EF112" s="3"/>
+      <c r="EG112" s="3"/>
+      <c r="EH112" s="3"/>
+      <c r="EI112" s="3"/>
+      <c r="EJ112" s="3"/>
+      <c r="EK112" s="3"/>
+      <c r="EL112" s="3"/>
+      <c r="EM112" s="3"/>
+      <c r="EN112" s="3"/>
+      <c r="EO112" s="3"/>
+      <c r="EP112" s="3"/>
+      <c r="EQ112" s="3"/>
+      <c r="ER112" s="3"/>
+      <c r="ES112" s="3"/>
+      <c r="ET112" s="3"/>
+      <c r="EU112" s="3"/>
+      <c r="EV112" s="3"/>
+      <c r="EW112" s="3"/>
+      <c r="EX112" s="3"/>
+      <c r="EY112" s="3"/>
+      <c r="EZ112" s="3"/>
+      <c r="FA112" s="3"/>
+      <c r="FB112" s="3"/>
+      <c r="FC112" s="3"/>
+      <c r="FD112" s="3"/>
+      <c r="FE112" s="3"/>
+      <c r="FF112" s="3"/>
+      <c r="FG112" s="3"/>
+      <c r="FH112" s="3"/>
+      <c r="FI112" s="3"/>
+      <c r="FJ112" s="3"/>
+      <c r="FK112" s="3"/>
+      <c r="FL112" s="3"/>
+      <c r="FM112" s="3"/>
+      <c r="FN112" s="3"/>
+      <c r="FO112" s="3"/>
+      <c r="FP112" s="3"/>
+      <c r="FQ112" s="3"/>
+      <c r="FR112" s="3"/>
+      <c r="FS112" s="3"/>
+      <c r="FT112" s="3"/>
+      <c r="FU112" s="3"/>
+      <c r="FV112" s="3"/>
+      <c r="FW112" s="3"/>
+      <c r="FX112" s="3"/>
+      <c r="FY112" s="3"/>
+      <c r="FZ112" s="3"/>
+      <c r="GA112" s="3"/>
+      <c r="GB112" s="3"/>
+      <c r="GC112" s="3"/>
+      <c r="GD112" s="3"/>
+      <c r="GE112" s="3"/>
+      <c r="GF112" s="3"/>
+      <c r="GG112" s="3"/>
+      <c r="GH112" s="3"/>
+      <c r="GI112" s="3"/>
+      <c r="GJ112" s="3"/>
+      <c r="GK112" s="3"/>
+      <c r="GL112" s="3"/>
+      <c r="GM112" s="3"/>
+      <c r="GN112" s="3"/>
+      <c r="GO112" s="3"/>
+      <c r="GP112" s="3"/>
+      <c r="GQ112" s="3"/>
+      <c r="GR112" s="3"/>
+      <c r="GS112" s="3"/>
+      <c r="GT112" s="3"/>
+      <c r="GU112" s="3"/>
+      <c r="GV112" s="3"/>
+      <c r="GW112" s="3"/>
+      <c r="GX112" s="3"/>
+      <c r="GY112" s="3"/>
+      <c r="GZ112" s="3"/>
+      <c r="HA112" s="3"/>
+      <c r="HB112" s="3"/>
+      <c r="HC112" s="3"/>
+      <c r="HD112" s="3"/>
+      <c r="HE112" s="3"/>
+      <c r="HF112" s="3"/>
+      <c r="HG112" s="3"/>
+      <c r="HH112" s="3"/>
+      <c r="HI112" s="3"/>
+      <c r="HJ112" s="3"/>
+      <c r="HK112" s="3"/>
+      <c r="HL112" s="3"/>
+      <c r="HM112" s="3"/>
+      <c r="HN112" s="3"/>
+      <c r="HO112" s="3"/>
+      <c r="HP112" s="3"/>
+      <c r="HQ112" s="3"/>
+      <c r="HR112" s="3"/>
+      <c r="HS112" s="3"/>
+      <c r="HT112" s="3"/>
+      <c r="HU112" s="3"/>
+      <c r="HV112" s="3"/>
+      <c r="HW112" s="3"/>
+      <c r="HX112" s="3"/>
+      <c r="HY112" s="3"/>
+      <c r="HZ112" s="3"/>
+      <c r="IA112" s="3"/>
+      <c r="IB112" s="3"/>
+      <c r="IC112" s="3"/>
+      <c r="ID112" s="3"/>
+      <c r="IE112" s="3"/>
+      <c r="IF112" s="3"/>
+      <c r="IG112" s="3"/>
+      <c r="IH112" s="3"/>
+      <c r="II112" s="3"/>
+      <c r="IJ112" s="3"/>
+      <c r="IK112" s="3"/>
+      <c r="IL112" s="3"/>
+      <c r="IM112" s="3"/>
+      <c r="IN112" s="3"/>
+      <c r="IO112" s="3"/>
+      <c r="IP112" s="3"/>
+      <c r="IQ112" s="3"/>
+      <c r="IR112" s="3"/>
+      <c r="IS112" s="3"/>
+      <c r="IT112" s="3"/>
+      <c r="IU112" s="3"/>
+      <c r="IV112" s="3"/>
+      <c r="IW112" s="3"/>
+      <c r="IX112" s="3"/>
+      <c r="IY112" s="3"/>
+      <c r="IZ112" s="3"/>
+      <c r="JA112" s="3"/>
+      <c r="JB112" s="3"/>
+      <c r="JC112" s="3"/>
+      <c r="JD112" s="3"/>
+      <c r="JE112" s="3"/>
+      <c r="JF112" s="3"/>
+      <c r="JG112" s="3"/>
+      <c r="JH112" s="3"/>
+      <c r="JI112" s="3"/>
+      <c r="JJ112" s="3"/>
+      <c r="JK112" s="3"/>
+      <c r="JL112" s="3"/>
+      <c r="JM112" s="3"/>
+      <c r="JN112" s="3"/>
+      <c r="JO112" s="3"/>
+      <c r="JP112" s="3"/>
+      <c r="JQ112" s="3"/>
+      <c r="JR112" s="3"/>
+      <c r="JS112" s="3"/>
+      <c r="JT112" s="3"/>
+      <c r="JU112" s="3"/>
+      <c r="JV112" s="3"/>
+      <c r="JW112" s="3"/>
+      <c r="JX112" s="3"/>
+      <c r="JY112" s="3"/>
+      <c r="JZ112" s="3"/>
+      <c r="KA112" s="3"/>
+      <c r="KB112" s="3"/>
+      <c r="KC112" s="3"/>
+      <c r="KD112" s="3"/>
+      <c r="KE112" s="3"/>
+      <c r="KF112" s="3"/>
+      <c r="KG112" s="3"/>
+      <c r="KH112" s="3"/>
+      <c r="KI112" s="3"/>
+      <c r="KJ112" s="3"/>
+      <c r="KK112" s="3"/>
+      <c r="KL112" s="3"/>
+      <c r="KM112" s="3"/>
+      <c r="KN112" s="3"/>
+      <c r="KO112" s="3"/>
+      <c r="KP112" s="3"/>
+      <c r="KQ112" s="3"/>
+      <c r="KR112" s="3"/>
+      <c r="KS112" s="3"/>
+      <c r="KT112" s="3"/>
+      <c r="KU112" s="3"/>
+      <c r="KV112" s="3"/>
+      <c r="KW112" s="3"/>
+      <c r="KX112" s="3"/>
+      <c r="KY112" s="3"/>
+      <c r="KZ112" s="3"/>
+      <c r="LA112" s="3"/>
+      <c r="LB112" s="3"/>
+      <c r="LC112" s="3"/>
+      <c r="LD112" s="3"/>
+      <c r="LE112" s="3"/>
+      <c r="LF112" s="3"/>
+      <c r="LG112" s="3"/>
+      <c r="LH112" s="3"/>
+      <c r="LI112" s="3"/>
+      <c r="LJ112" s="3"/>
+      <c r="LK112" s="3"/>
+      <c r="LL112" s="3"/>
+      <c r="LM112" s="3"/>
+      <c r="LN112" s="3"/>
+      <c r="LO112" s="3"/>
+      <c r="LP112" s="3"/>
+      <c r="LQ112" s="3"/>
+      <c r="LR112" s="3"/>
+      <c r="LS112" s="3"/>
+      <c r="LT112" s="3"/>
+      <c r="LU112" s="3"/>
+      <c r="LV112" s="3"/>
+      <c r="LW112" s="3"/>
+      <c r="LX112" s="3"/>
+      <c r="LY112" s="3"/>
+      <c r="LZ112" s="3"/>
+      <c r="MA112" s="3"/>
+      <c r="MB112" s="3"/>
+      <c r="MC112" s="3"/>
+      <c r="MD112" s="3"/>
+      <c r="ME112" s="3"/>
+      <c r="MF112" s="3"/>
+      <c r="MG112" s="3"/>
+      <c r="MH112" s="3"/>
+      <c r="MI112" s="3"/>
+      <c r="MJ112" s="3"/>
+      <c r="MK112" s="3"/>
+      <c r="ML112" s="3"/>
+      <c r="MM112" s="3"/>
+      <c r="MN112" s="3"/>
+      <c r="MO112" s="3"/>
+      <c r="MP112" s="3"/>
+      <c r="MQ112" s="3"/>
+      <c r="MR112" s="3"/>
+      <c r="MS112" s="3"/>
+      <c r="MT112" s="3"/>
+      <c r="MU112" s="3"/>
+      <c r="MV112" s="3"/>
+      <c r="MW112" s="3"/>
+      <c r="MX112" s="3"/>
+      <c r="MY112" s="3"/>
+      <c r="MZ112" s="3"/>
+      <c r="NA112" s="3"/>
+      <c r="NB112" s="3"/>
+      <c r="NC112" s="3"/>
+      <c r="ND112" s="3"/>
+      <c r="NE112" s="3"/>
+      <c r="NF112" s="3"/>
+      <c r="NG112" s="3"/>
+      <c r="NH112" s="3"/>
+      <c r="NI112" s="3"/>
+      <c r="NJ112" s="3"/>
+      <c r="NK112" s="3"/>
+      <c r="NL112" s="3"/>
+      <c r="NM112" s="3"/>
+      <c r="NN112" s="3"/>
+      <c r="NO112" s="3"/>
+      <c r="NP112" s="3"/>
+      <c r="NQ112" s="3"/>
+      <c r="NR112" s="3"/>
+      <c r="NS112" s="3"/>
+      <c r="NT112" s="3"/>
+      <c r="NU112" s="3"/>
+      <c r="NV112" s="3"/>
+      <c r="NW112" s="3"/>
+      <c r="NX112" s="3"/>
+      <c r="NY112" s="3"/>
+      <c r="NZ112" s="3"/>
+      <c r="OA112" s="3"/>
+      <c r="OB112" s="3"/>
+      <c r="OC112" s="3"/>
+      <c r="OD112" s="3"/>
+      <c r="OE112" s="3"/>
+      <c r="OF112" s="3"/>
+      <c r="OG112" s="3"/>
+      <c r="OH112" s="3"/>
+      <c r="OI112" s="3"/>
+      <c r="OJ112" s="3"/>
+      <c r="OK112" s="3"/>
+      <c r="OL112" s="3"/>
+      <c r="OM112" s="3"/>
+      <c r="ON112" s="3"/>
+      <c r="OO112" s="3"/>
+      <c r="OP112" s="3"/>
+      <c r="OQ112" s="3"/>
+      <c r="OR112" s="3"/>
+      <c r="OS112" s="3"/>
+      <c r="OT112" s="3"/>
+      <c r="OU112" s="3"/>
+      <c r="OV112" s="3"/>
+      <c r="OW112" s="3"/>
+      <c r="OX112" s="3"/>
+      <c r="OY112" s="3"/>
+      <c r="OZ112" s="3"/>
+      <c r="PA112" s="3"/>
+      <c r="PB112" s="3"/>
+      <c r="PC112" s="3"/>
+      <c r="PD112" s="3"/>
+      <c r="PE112" s="3"/>
+      <c r="PF112" s="3"/>
+      <c r="PG112" s="3"/>
+      <c r="PH112" s="3"/>
+      <c r="PI112" s="3"/>
+      <c r="PJ112" s="3"/>
+      <c r="PK112" s="3"/>
+      <c r="PL112" s="3"/>
+      <c r="PM112" s="3"/>
+      <c r="PN112" s="3"/>
+      <c r="PO112" s="3"/>
+      <c r="PP112" s="3"/>
+      <c r="PQ112" s="3"/>
+      <c r="PR112" s="3"/>
+      <c r="PS112" s="3"/>
+      <c r="PT112" s="3"/>
+      <c r="PU112" s="3"/>
+      <c r="PV112" s="3"/>
+      <c r="PW112" s="3"/>
+      <c r="PX112" s="3"/>
+      <c r="PY112" s="3"/>
+      <c r="PZ112" s="3"/>
+      <c r="QA112" s="3"/>
+      <c r="QB112" s="3"/>
+      <c r="QC112" s="3"/>
+      <c r="QD112" s="3"/>
+      <c r="QE112" s="3"/>
+      <c r="QF112" s="3"/>
+      <c r="QG112" s="3"/>
+      <c r="QH112" s="3"/>
+      <c r="QI112" s="3"/>
+      <c r="QJ112" s="3"/>
+      <c r="QK112" s="3"/>
+      <c r="QL112" s="3"/>
+      <c r="QM112" s="3"/>
+      <c r="QN112" s="3"/>
+      <c r="QO112" s="3"/>
+      <c r="QP112" s="3"/>
+      <c r="QQ112" s="3"/>
+      <c r="QR112" s="3"/>
+      <c r="QS112" s="3"/>
+      <c r="QT112" s="3"/>
+      <c r="QU112" s="3"/>
+      <c r="QV112" s="3"/>
+      <c r="QW112" s="3"/>
+      <c r="QX112" s="3"/>
+      <c r="QY112" s="3"/>
+      <c r="QZ112" s="3"/>
+      <c r="RA112" s="3"/>
+      <c r="RB112" s="3"/>
+      <c r="RC112" s="3"/>
+      <c r="RD112" s="3"/>
+      <c r="RE112" s="3"/>
+      <c r="RF112" s="3"/>
+      <c r="RG112" s="3"/>
+      <c r="RH112" s="3"/>
+      <c r="RI112" s="3"/>
+      <c r="RJ112" s="3"/>
+      <c r="RK112" s="3"/>
+      <c r="RL112" s="3"/>
+      <c r="RM112" s="3"/>
+      <c r="RN112" s="3"/>
+      <c r="RO112" s="3"/>
+      <c r="RP112" s="3"/>
+      <c r="RQ112" s="3"/>
+      <c r="RR112" s="3"/>
+      <c r="RS112" s="3"/>
+      <c r="RT112" s="3"/>
+      <c r="RU112" s="3"/>
+      <c r="RV112" s="3"/>
+      <c r="RW112" s="3"/>
+      <c r="RX112" s="3"/>
+      <c r="RY112" s="3"/>
+      <c r="RZ112" s="3"/>
+      <c r="SA112" s="3"/>
+      <c r="SB112" s="3"/>
+      <c r="SC112" s="3"/>
+      <c r="SD112" s="3"/>
+      <c r="SE112" s="3"/>
+      <c r="SF112" s="3"/>
+      <c r="SG112" s="3"/>
+      <c r="SH112" s="3"/>
+      <c r="SI112" s="3"/>
+      <c r="SJ112" s="3"/>
+      <c r="SK112" s="3"/>
+      <c r="SL112" s="3"/>
+      <c r="SM112" s="3"/>
+      <c r="SN112" s="3"/>
+      <c r="SO112" s="3"/>
+      <c r="SP112" s="3"/>
+      <c r="SQ112" s="3"/>
+      <c r="SR112" s="3"/>
+      <c r="SS112" s="3"/>
+      <c r="ST112" s="3"/>
+      <c r="SU112" s="3"/>
+      <c r="SV112" s="3"/>
+      <c r="SW112" s="3"/>
+      <c r="SX112" s="3"/>
+      <c r="SY112" s="3"/>
+      <c r="SZ112" s="3"/>
+      <c r="TA112" s="3"/>
+      <c r="TB112" s="3"/>
+      <c r="TC112" s="3"/>
+      <c r="TD112" s="3"/>
+      <c r="TE112" s="3"/>
+      <c r="TF112" s="3"/>
+      <c r="TG112" s="3"/>
+      <c r="TH112" s="3"/>
+      <c r="TI112" s="3"/>
+      <c r="TJ112" s="3"/>
+      <c r="TK112" s="3"/>
+      <c r="TL112" s="3"/>
+      <c r="TM112" s="3"/>
+      <c r="TN112" s="3"/>
+      <c r="TO112" s="3"/>
+      <c r="TP112" s="3"/>
+      <c r="TQ112" s="3"/>
+      <c r="TR112" s="3"/>
+      <c r="TS112" s="3"/>
+      <c r="TT112" s="3"/>
+      <c r="TU112" s="3"/>
+      <c r="TV112" s="3"/>
+      <c r="TW112" s="3"/>
+      <c r="TX112" s="3"/>
+      <c r="TY112" s="3"/>
+      <c r="TZ112" s="3"/>
+      <c r="UA112" s="3"/>
+      <c r="UB112" s="3"/>
+      <c r="UC112" s="3"/>
+      <c r="UD112" s="3"/>
+      <c r="UE112" s="3"/>
+      <c r="UF112" s="3"/>
+      <c r="UG112" s="3"/>
+      <c r="UH112" s="3"/>
+      <c r="UI112" s="3"/>
+      <c r="UJ112" s="3"/>
+      <c r="UK112" s="3"/>
+      <c r="UL112" s="3"/>
+      <c r="UM112" s="3"/>
+      <c r="UN112" s="3"/>
+      <c r="UO112" s="3"/>
+      <c r="UP112" s="3"/>
+      <c r="UQ112" s="3"/>
+      <c r="UR112" s="3"/>
+      <c r="US112" s="3"/>
+      <c r="UT112" s="3"/>
+      <c r="UU112" s="3"/>
+      <c r="UV112" s="3"/>
+      <c r="UW112" s="3"/>
+      <c r="UX112" s="3"/>
+      <c r="UY112" s="3"/>
+      <c r="UZ112" s="3"/>
+      <c r="VA112" s="3"/>
+      <c r="VB112" s="3"/>
+      <c r="VC112" s="3"/>
+      <c r="VD112" s="3"/>
+      <c r="VE112" s="3"/>
+      <c r="VF112" s="3"/>
+      <c r="VG112" s="3"/>
+      <c r="VH112" s="3"/>
+      <c r="VI112" s="3"/>
+      <c r="VJ112" s="3"/>
+      <c r="VK112" s="3"/>
+      <c r="VL112" s="3"/>
+      <c r="VM112" s="3"/>
+      <c r="VN112" s="3"/>
+      <c r="VO112" s="3"/>
+      <c r="VP112" s="3"/>
+      <c r="VQ112" s="3"/>
+      <c r="VR112" s="3"/>
+      <c r="VS112" s="3"/>
+      <c r="VT112" s="3"/>
+      <c r="VU112" s="3"/>
+      <c r="VV112" s="3"/>
+      <c r="VW112" s="3"/>
+      <c r="VX112" s="3"/>
+      <c r="VY112" s="3"/>
+      <c r="VZ112" s="3"/>
+      <c r="WA112" s="3"/>
+      <c r="WB112" s="3"/>
+      <c r="WC112" s="3"/>
+      <c r="WD112" s="3"/>
+      <c r="WE112" s="3"/>
+      <c r="WF112" s="3"/>
+      <c r="WG112" s="3"/>
+      <c r="WH112" s="3"/>
+      <c r="WI112" s="3"/>
+      <c r="WJ112" s="3"/>
+      <c r="WK112" s="3"/>
+      <c r="WL112" s="3"/>
+      <c r="WM112" s="3"/>
+      <c r="WN112" s="3"/>
+      <c r="WO112" s="3"/>
+      <c r="WP112" s="3"/>
+      <c r="WQ112" s="3"/>
+      <c r="WR112" s="3"/>
+      <c r="WS112" s="3"/>
+      <c r="WT112" s="3"/>
+      <c r="WU112" s="3"/>
+      <c r="WV112" s="3"/>
+      <c r="WW112" s="3"/>
+      <c r="WX112" s="3"/>
+      <c r="WY112" s="3"/>
+      <c r="WZ112" s="3"/>
+      <c r="XA112" s="3"/>
+      <c r="XB112" s="3"/>
+      <c r="XC112" s="3"/>
+      <c r="XD112" s="3"/>
+      <c r="XE112" s="3"/>
+      <c r="XF112" s="3"/>
+      <c r="XG112" s="3"/>
+      <c r="XH112" s="3"/>
+      <c r="XI112" s="3"/>
+      <c r="XJ112" s="3"/>
+      <c r="XK112" s="3"/>
+      <c r="XL112" s="3"/>
+      <c r="XM112" s="3"/>
+      <c r="XN112" s="3"/>
+      <c r="XO112" s="3"/>
+      <c r="XP112" s="3"/>
+      <c r="XQ112" s="3"/>
+      <c r="XR112" s="3"/>
+      <c r="XS112" s="3"/>
+      <c r="XT112" s="3"/>
+      <c r="XU112" s="3"/>
+      <c r="XV112" s="3"/>
+      <c r="XW112" s="3"/>
+      <c r="XX112" s="3"/>
+      <c r="XY112" s="3"/>
+      <c r="XZ112" s="3"/>
+      <c r="YA112" s="3"/>
+      <c r="YB112" s="3"/>
+      <c r="YC112" s="3"/>
+      <c r="YD112" s="3"/>
+      <c r="YE112" s="3"/>
+      <c r="YF112" s="3"/>
+      <c r="YG112" s="3"/>
+      <c r="YH112" s="3"/>
+      <c r="YI112" s="3"/>
+      <c r="YJ112" s="3"/>
+      <c r="YK112" s="3"/>
+      <c r="YL112" s="3"/>
+      <c r="YM112" s="3"/>
+      <c r="YN112" s="3"/>
+      <c r="YO112" s="3"/>
+      <c r="YP112" s="3"/>
+      <c r="YQ112" s="3"/>
+      <c r="YR112" s="3"/>
+      <c r="YS112" s="3"/>
+      <c r="YT112" s="3"/>
+      <c r="YU112" s="3"/>
+      <c r="YV112" s="3"/>
+      <c r="YW112" s="3"/>
+      <c r="YX112" s="3"/>
+      <c r="YY112" s="3"/>
+      <c r="YZ112" s="3"/>
+      <c r="ZA112" s="3"/>
+      <c r="ZB112" s="3"/>
+      <c r="ZC112" s="3"/>
+      <c r="ZD112" s="3"/>
+      <c r="ZE112" s="3"/>
+      <c r="ZF112" s="3"/>
+      <c r="ZG112" s="3"/>
+      <c r="ZH112" s="3"/>
+      <c r="ZI112" s="3"/>
+      <c r="ZJ112" s="3"/>
+      <c r="ZK112" s="3"/>
+      <c r="ZL112" s="3"/>
+      <c r="ZM112" s="3"/>
+      <c r="ZN112" s="3"/>
+      <c r="ZO112" s="3"/>
+      <c r="ZP112" s="3"/>
+      <c r="ZQ112" s="3"/>
+      <c r="ZR112" s="3"/>
+      <c r="ZS112" s="3"/>
+      <c r="ZT112" s="3"/>
+      <c r="ZU112" s="3"/>
+      <c r="ZV112" s="3"/>
+      <c r="ZW112" s="3"/>
+      <c r="ZX112" s="3"/>
+      <c r="ZY112" s="3"/>
+      <c r="ZZ112" s="3"/>
+      <c r="AAA112" s="3"/>
+      <c r="AAB112" s="3"/>
+      <c r="AAC112" s="3"/>
+      <c r="AAD112" s="3"/>
+      <c r="AAE112" s="3"/>
+      <c r="AAF112" s="3"/>
+      <c r="AAG112" s="3"/>
+      <c r="AAH112" s="3"/>
+      <c r="AAI112" s="3"/>
+      <c r="AAJ112" s="3"/>
+      <c r="AAK112" s="3"/>
+      <c r="AAL112" s="3"/>
+      <c r="AAM112" s="3"/>
+      <c r="AAN112" s="3"/>
+      <c r="AAO112" s="3"/>
+      <c r="AAP112" s="3"/>
+      <c r="AAQ112" s="3"/>
+      <c r="AAR112" s="3"/>
+      <c r="AAS112" s="3"/>
+      <c r="AAT112" s="3"/>
+      <c r="AAU112" s="3"/>
+      <c r="AAV112" s="3"/>
+      <c r="AAW112" s="3"/>
+      <c r="AAX112" s="3"/>
+      <c r="AAY112" s="3"/>
+      <c r="AAZ112" s="3"/>
+      <c r="ABA112" s="3"/>
+      <c r="ABB112" s="3"/>
+      <c r="ABC112" s="3"/>
+      <c r="ABD112" s="3"/>
+      <c r="ABE112" s="3"/>
+      <c r="ABF112" s="3"/>
+      <c r="ABG112" s="3"/>
+      <c r="ABH112" s="3"/>
+      <c r="ABI112" s="3"/>
+      <c r="ABJ112" s="3"/>
+      <c r="ABK112" s="3"/>
+      <c r="ABL112" s="3"/>
+      <c r="ABM112" s="3"/>
+      <c r="ABN112" s="3"/>
+      <c r="ABO112" s="3"/>
+      <c r="ABP112" s="3"/>
+      <c r="ABQ112" s="3"/>
+      <c r="ABR112" s="3"/>
+      <c r="ABS112" s="3"/>
+      <c r="ABT112" s="3"/>
+      <c r="ABU112" s="3"/>
+      <c r="ABV112" s="3"/>
+      <c r="ABW112" s="3"/>
+      <c r="ABX112" s="3"/>
+      <c r="ABY112" s="3"/>
+      <c r="ABZ112" s="3"/>
+      <c r="ACA112" s="3"/>
+      <c r="ACB112" s="3"/>
+      <c r="ACC112" s="3"/>
+      <c r="ACD112" s="3"/>
+      <c r="ACE112" s="3"/>
+      <c r="ACF112" s="3"/>
+      <c r="ACG112" s="3"/>
+      <c r="ACH112" s="3"/>
+      <c r="ACI112" s="3"/>
+      <c r="ACJ112" s="3"/>
+      <c r="ACK112" s="3"/>
+      <c r="ACL112" s="3"/>
+      <c r="ACM112" s="3"/>
+      <c r="ACN112" s="3"/>
+      <c r="ACO112" s="3"/>
+      <c r="ACP112" s="3"/>
+      <c r="ACQ112" s="3"/>
+      <c r="ACR112" s="3"/>
+      <c r="ACS112" s="3"/>
+      <c r="ACT112" s="3"/>
+      <c r="ACU112" s="3"/>
+      <c r="ACV112" s="3"/>
+      <c r="ACW112" s="3"/>
+      <c r="ACX112" s="3"/>
+      <c r="ACY112" s="3"/>
+      <c r="ACZ112" s="3"/>
+      <c r="ADA112" s="3"/>
+      <c r="ADB112" s="3"/>
+      <c r="ADC112" s="3"/>
+      <c r="ADD112" s="3"/>
+      <c r="ADE112" s="3"/>
+      <c r="ADF112" s="3"/>
+      <c r="ADG112" s="3"/>
+      <c r="ADH112" s="3"/>
+      <c r="ADI112" s="3"/>
+      <c r="ADJ112" s="3"/>
+      <c r="ADK112" s="3"/>
+      <c r="ADL112" s="3"/>
+      <c r="ADM112" s="3"/>
+      <c r="ADN112" s="3"/>
+      <c r="ADO112" s="3"/>
+      <c r="ADP112" s="3"/>
+      <c r="ADQ112" s="3"/>
+      <c r="ADR112" s="3"/>
+      <c r="ADS112" s="3"/>
+      <c r="ADT112" s="3"/>
+      <c r="ADU112" s="3"/>
+      <c r="ADV112" s="3"/>
+      <c r="ADW112" s="3"/>
+      <c r="ADX112" s="3"/>
+      <c r="ADY112" s="3"/>
+      <c r="ADZ112" s="3"/>
+      <c r="AEA112" s="3"/>
+      <c r="AEB112" s="3"/>
+      <c r="AEC112" s="3"/>
+      <c r="AED112" s="3"/>
+      <c r="AEE112" s="3"/>
+      <c r="AEF112" s="3"/>
+      <c r="AEG112" s="3"/>
+      <c r="AEH112" s="3"/>
+      <c r="AEI112" s="3"/>
+      <c r="AEJ112" s="3"/>
+      <c r="AEK112" s="3"/>
+      <c r="AEL112" s="3"/>
+      <c r="AEM112" s="3"/>
+      <c r="AEN112" s="3"/>
+      <c r="AEO112" s="3"/>
+      <c r="AEP112" s="3"/>
+      <c r="AEQ112" s="3"/>
+      <c r="AER112" s="3"/>
+      <c r="AES112" s="3"/>
+      <c r="AET112" s="3"/>
+      <c r="AEU112" s="3"/>
+      <c r="AEV112" s="3"/>
+      <c r="AEW112" s="3"/>
+      <c r="AEX112" s="3"/>
+      <c r="AEY112" s="3"/>
+      <c r="AEZ112" s="3"/>
+      <c r="AFA112" s="3"/>
+      <c r="AFB112" s="3"/>
+      <c r="AFC112" s="3"/>
+      <c r="AFD112" s="3"/>
+      <c r="AFE112" s="3"/>
+      <c r="AFF112" s="3"/>
+      <c r="AFG112" s="3"/>
+      <c r="AFH112" s="3"/>
+      <c r="AFI112" s="3"/>
+      <c r="AFJ112" s="3"/>
+      <c r="AFK112" s="3"/>
+      <c r="AFL112" s="3"/>
+      <c r="AFM112" s="3"/>
+      <c r="AFN112" s="3"/>
+      <c r="AFO112" s="3"/>
+      <c r="AFP112" s="3"/>
+      <c r="AFQ112" s="3"/>
+      <c r="AFR112" s="3"/>
+      <c r="AFS112" s="3"/>
+      <c r="AFT112" s="3"/>
+      <c r="AFU112" s="3"/>
+      <c r="AFV112" s="3"/>
+      <c r="AFW112" s="3"/>
+      <c r="AFX112" s="3"/>
+      <c r="AFY112" s="3"/>
+      <c r="AFZ112" s="3"/>
+      <c r="AGA112" s="3"/>
+      <c r="AGB112" s="3"/>
+      <c r="AGC112" s="3"/>
+      <c r="AGD112" s="3"/>
+      <c r="AGE112" s="3"/>
+      <c r="AGF112" s="3"/>
+      <c r="AGG112" s="3"/>
+      <c r="AGH112" s="3"/>
+      <c r="AGI112" s="3"/>
+      <c r="AGJ112" s="3"/>
+      <c r="AGK112" s="3"/>
+      <c r="AGL112" s="3"/>
+      <c r="AGM112" s="3"/>
+      <c r="AGN112" s="3"/>
+      <c r="AGO112" s="3"/>
+      <c r="AGP112" s="3"/>
+      <c r="AGQ112" s="3"/>
+      <c r="AGR112" s="3"/>
+      <c r="AGS112" s="3"/>
+      <c r="AGT112" s="3"/>
+      <c r="AGU112" s="3"/>
+      <c r="AGV112" s="3"/>
+      <c r="AGW112" s="3"/>
+      <c r="AGX112" s="3"/>
+      <c r="AGY112" s="3"/>
+      <c r="AGZ112" s="3"/>
+      <c r="AHA112" s="3"/>
+      <c r="AHB112" s="3"/>
+      <c r="AHC112" s="3"/>
+      <c r="AHD112" s="3"/>
+      <c r="AHE112" s="3"/>
+      <c r="AHF112" s="3"/>
+      <c r="AHG112" s="3"/>
+      <c r="AHH112" s="3"/>
+      <c r="AHI112" s="3"/>
+      <c r="AHJ112" s="3"/>
+      <c r="AHK112" s="3"/>
+      <c r="AHL112" s="3"/>
+      <c r="AHM112" s="3"/>
+      <c r="AHN112" s="3"/>
+      <c r="AHO112" s="3"/>
+      <c r="AHP112" s="3"/>
+      <c r="AHQ112" s="3"/>
+      <c r="AHR112" s="3"/>
+      <c r="AHS112" s="3"/>
+      <c r="AHT112" s="3"/>
+      <c r="AHU112" s="3"/>
+      <c r="AHV112" s="3"/>
+      <c r="AHW112" s="3"/>
+      <c r="AHX112" s="3"/>
+      <c r="AHY112" s="3"/>
+      <c r="AHZ112" s="3"/>
+      <c r="AIA112" s="3"/>
+      <c r="AIB112" s="3"/>
+      <c r="AIC112" s="3"/>
+      <c r="AID112" s="3"/>
+      <c r="AIE112" s="3"/>
+      <c r="AIF112" s="3"/>
+      <c r="AIG112" s="3"/>
+      <c r="AIH112" s="3"/>
+      <c r="AII112" s="3"/>
+      <c r="AIJ112" s="3"/>
+      <c r="AIK112" s="3"/>
+      <c r="AIL112" s="3"/>
+      <c r="AIM112" s="3"/>
+      <c r="AIN112" s="3"/>
+      <c r="AIO112" s="3"/>
+      <c r="AIP112" s="3"/>
+      <c r="AIQ112" s="3"/>
+      <c r="AIR112" s="3"/>
+      <c r="AIS112" s="3"/>
+      <c r="AIT112" s="3"/>
+      <c r="AIU112" s="3"/>
+      <c r="AIV112" s="3"/>
+      <c r="AIW112" s="3"/>
+      <c r="AIX112" s="3"/>
+      <c r="AIY112" s="3"/>
+      <c r="AIZ112" s="3"/>
+      <c r="AJA112" s="3"/>
+      <c r="AJB112" s="3"/>
+      <c r="AJC112" s="3"/>
+      <c r="AJD112" s="3"/>
+      <c r="AJE112" s="3"/>
+      <c r="AJF112" s="3"/>
+      <c r="AJG112" s="3"/>
+      <c r="AJH112" s="3"/>
+      <c r="AJI112" s="3"/>
+      <c r="AJJ112" s="3"/>
+      <c r="AJK112" s="3"/>
+      <c r="AJL112" s="3"/>
+      <c r="AJM112" s="3"/>
+      <c r="AJN112" s="3"/>
+      <c r="AJO112" s="3"/>
+      <c r="AJP112" s="3"/>
+      <c r="AJQ112" s="3"/>
+      <c r="AJR112" s="3"/>
+      <c r="AJS112" s="3"/>
+      <c r="AJT112" s="3"/>
+      <c r="AJU112" s="3"/>
+      <c r="AJV112" s="3"/>
+      <c r="AJW112" s="3"/>
+      <c r="AJX112" s="3"/>
+      <c r="AJY112" s="3"/>
+      <c r="AJZ112" s="3"/>
+      <c r="AKA112" s="3"/>
+      <c r="AKB112" s="3"/>
+      <c r="AKC112" s="3"/>
+      <c r="AKD112" s="3"/>
+      <c r="AKE112" s="3"/>
+      <c r="AKF112" s="3"/>
+      <c r="AKG112" s="3"/>
+      <c r="AKH112" s="3"/>
+      <c r="AKI112" s="3"/>
+      <c r="AKJ112" s="3"/>
+      <c r="AKK112" s="3"/>
+      <c r="AKL112" s="3"/>
+      <c r="AKM112" s="3"/>
+      <c r="AKN112" s="3"/>
+      <c r="AKO112" s="3"/>
+      <c r="AKP112" s="3"/>
+      <c r="AKQ112" s="3"/>
+      <c r="AKR112" s="3"/>
+      <c r="AKS112" s="3"/>
+      <c r="AKT112" s="3"/>
+      <c r="AKU112" s="3"/>
+      <c r="AKV112" s="3"/>
+      <c r="AKW112" s="3"/>
+      <c r="AKX112" s="3"/>
+      <c r="AKY112" s="3"/>
+      <c r="AKZ112" s="3"/>
+      <c r="ALA112" s="3"/>
+      <c r="ALB112" s="3"/>
+      <c r="ALC112" s="3"/>
+      <c r="ALD112" s="3"/>
+      <c r="ALE112" s="3"/>
+      <c r="ALF112" s="3"/>
+      <c r="ALG112" s="3"/>
+      <c r="ALH112" s="3"/>
+      <c r="ALI112" s="3"/>
+      <c r="ALJ112" s="3"/>
+      <c r="ALK112" s="3"/>
+      <c r="ALL112" s="3"/>
+      <c r="ALM112" s="3"/>
+      <c r="ALN112" s="3"/>
+      <c r="ALO112" s="3"/>
+      <c r="ALP112" s="3"/>
+      <c r="ALQ112" s="3"/>
+      <c r="ALR112" s="3"/>
+      <c r="ALS112" s="3"/>
+      <c r="ALT112" s="3"/>
+      <c r="ALU112" s="3"/>
+      <c r="ALV112" s="3"/>
+      <c r="ALW112" s="3"/>
+      <c r="ALX112" s="3"/>
+      <c r="ALY112" s="3"/>
+      <c r="ALZ112" s="3"/>
+      <c r="AMA112" s="3"/>
+      <c r="AMB112" s="3"/>
+      <c r="AMC112" s="3"/>
+      <c r="AMD112" s="3"/>
+      <c r="AME112" s="3"/>
+      <c r="AMF112" s="3"/>
+      <c r="AMG112" s="3"/>
+      <c r="AMH112" s="3"/>
+      <c r="AMI112" s="3"/>
+      <c r="AMJ112" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="30">
-[...19 lines deleted...]
-    <mergeCell ref="A70:A71"/>
+  <mergeCells count="27">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A8:A19"/>
+    <mergeCell ref="A3:A7"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="D23:D25"/>
+    <mergeCell ref="E23:E25"/>
+    <mergeCell ref="D3:D7"/>
+    <mergeCell ref="E3:E7"/>
+    <mergeCell ref="D8:D22"/>
+    <mergeCell ref="E8:E21"/>
+    <mergeCell ref="A110:E112"/>
     <mergeCell ref="A74:A76"/>
-    <mergeCell ref="A77:A79"/>
-[...7 lines deleted...]
-    <mergeCell ref="D26:D28"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="A62:A65"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="A70:A73"/>
+    <mergeCell ref="A80:A82"/>
+    <mergeCell ref="A100:A109"/>
+    <mergeCell ref="A84:A99"/>
+    <mergeCell ref="A51:A61"/>
+    <mergeCell ref="A23:A25"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="A26:A29"/>
+    <mergeCell ref="A47:A50"/>
+    <mergeCell ref="A36:A40"/>
+    <mergeCell ref="A41:A44"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="85" firstPageNumber="0" fitToHeight="0" orientation="portrait" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="77" firstPageNumber="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="42" max="3" man="1"/>
+    <brk id="39" max="3" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{146A3C11-9563-4430-8672-E8D80EC96F66}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8665E86-3105-4EB4-8509-10E5BA18867E}">
   <dimension ref="A1:L50"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30:C30"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.875" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="12.75" style="42" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="16384" width="9.875" style="42"/>
+    <col min="1" max="1" width="12.75" style="32" customWidth="1"/>
+    <col min="2" max="2" width="9.875" style="32"/>
+    <col min="3" max="3" width="17.25" style="32" customWidth="1"/>
+    <col min="4" max="4" width="37" style="32" customWidth="1"/>
+    <col min="5" max="5" width="15.125" style="32" customWidth="1"/>
+    <col min="6" max="6" width="13" style="34" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12" style="32" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.875" style="32"/>
+    <col min="9" max="12" width="16.375" style="33" customWidth="1"/>
+    <col min="13" max="16384" width="9.875" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="39.75" customHeight="1" thickBot="1">
-      <c r="A1" s="111" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="112"/>
+      <c r="A1" s="101" t="s">
+        <v>315</v>
+      </c>
+      <c r="B1" s="102"/>
+      <c r="C1" s="102"/>
+      <c r="D1" s="102"/>
+      <c r="E1" s="102"/>
     </row>
     <row r="2" spans="1:5" ht="17.25" customHeight="1">
-      <c r="A2" s="58" t="s">
-[...10 lines deleted...]
-        <v>340</v>
+      <c r="A2" s="48" t="s">
+        <v>314</v>
+      </c>
+      <c r="B2" s="103" t="s">
+        <v>313</v>
+      </c>
+      <c r="C2" s="103"/>
+      <c r="D2" s="47" t="s">
+        <v>312</v>
+      </c>
+      <c r="E2" s="47" t="s">
+        <v>311</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A3" s="94" t="s">
-[...9 lines deleted...]
-      <c r="E3" s="51">
+      <c r="A3" s="84" t="s">
+        <v>310</v>
+      </c>
+      <c r="B3" s="92" t="s">
+        <v>309</v>
+      </c>
+      <c r="C3" s="86"/>
+      <c r="D3" s="40" t="s">
+        <v>308</v>
+      </c>
+      <c r="E3" s="41">
         <v>350000</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A4" s="95"/>
-[...7 lines deleted...]
-      <c r="E4" s="51">
+      <c r="A4" s="85"/>
+      <c r="B4" s="92" t="s">
+        <v>307</v>
+      </c>
+      <c r="C4" s="86"/>
+      <c r="D4" s="46" t="s">
+        <v>306</v>
+      </c>
+      <c r="E4" s="41">
         <v>350000</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A5" s="95"/>
-[...7 lines deleted...]
-      <c r="E5" s="51">
+      <c r="A5" s="85"/>
+      <c r="B5" s="92" t="s">
+        <v>305</v>
+      </c>
+      <c r="C5" s="86"/>
+      <c r="D5" s="46" t="s">
+        <v>304</v>
+      </c>
+      <c r="E5" s="41">
         <v>300000</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A6" s="95"/>
-[...7 lines deleted...]
-      <c r="E6" s="51">
+      <c r="A6" s="85"/>
+      <c r="B6" s="92" t="s">
+        <v>303</v>
+      </c>
+      <c r="C6" s="86"/>
+      <c r="D6" s="46" t="s">
+        <v>302</v>
+      </c>
+      <c r="E6" s="41">
         <v>300000</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A7" s="95"/>
-[...7 lines deleted...]
-      <c r="E7" s="51">
+      <c r="A7" s="85"/>
+      <c r="B7" s="92" t="s">
+        <v>301</v>
+      </c>
+      <c r="C7" s="86"/>
+      <c r="D7" s="40" t="s">
+        <v>300</v>
+      </c>
+      <c r="E7" s="41">
         <v>350000</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A8" s="95"/>
-[...7 lines deleted...]
-      <c r="E8" s="51">
+      <c r="A8" s="85"/>
+      <c r="B8" s="92" t="s">
+        <v>299</v>
+      </c>
+      <c r="C8" s="86"/>
+      <c r="D8" s="46" t="s">
+        <v>298</v>
+      </c>
+      <c r="E8" s="41">
         <v>350000</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A9" s="96"/>
-[...5 lines deleted...]
-      <c r="E9" s="51">
+      <c r="A9" s="93"/>
+      <c r="B9" s="86" t="s">
+        <v>297</v>
+      </c>
+      <c r="C9" s="87"/>
+      <c r="D9" s="96"/>
+      <c r="E9" s="41">
         <v>500000</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A10" s="106" t="s">
-[...9 lines deleted...]
-      <c r="E10" s="51">
+      <c r="A10" s="95" t="s">
+        <v>296</v>
+      </c>
+      <c r="B10" s="92" t="s">
+        <v>295</v>
+      </c>
+      <c r="C10" s="86"/>
+      <c r="D10" s="46" t="s">
+        <v>294</v>
+      </c>
+      <c r="E10" s="41">
         <v>120000</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A11" s="106"/>
-[...7 lines deleted...]
-      <c r="E11" s="51">
+      <c r="A11" s="95"/>
+      <c r="B11" s="92" t="s">
+        <v>293</v>
+      </c>
+      <c r="C11" s="86"/>
+      <c r="D11" s="46" t="s">
+        <v>292</v>
+      </c>
+      <c r="E11" s="41">
         <v>120000</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A12" s="106"/>
-[...7 lines deleted...]
-      <c r="E12" s="51">
+      <c r="A12" s="95"/>
+      <c r="B12" s="92" t="s">
+        <v>291</v>
+      </c>
+      <c r="C12" s="86"/>
+      <c r="D12" s="46" t="s">
+        <v>290</v>
+      </c>
+      <c r="E12" s="41">
         <v>120000</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A13" s="106"/>
-[...7 lines deleted...]
-      <c r="E13" s="51">
+      <c r="A13" s="95"/>
+      <c r="B13" s="92" t="s">
+        <v>289</v>
+      </c>
+      <c r="C13" s="86"/>
+      <c r="D13" s="46" t="s">
+        <v>288</v>
+      </c>
+      <c r="E13" s="41">
         <v>120000</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A14" s="106"/>
-[...7 lines deleted...]
-      <c r="E14" s="51">
+      <c r="A14" s="95"/>
+      <c r="B14" s="92" t="s">
+        <v>287</v>
+      </c>
+      <c r="C14" s="86"/>
+      <c r="D14" s="46" t="s">
+        <v>286</v>
+      </c>
+      <c r="E14" s="41">
         <v>120000</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A15" s="106"/>
-[...7 lines deleted...]
-      <c r="E15" s="51">
+      <c r="A15" s="95"/>
+      <c r="B15" s="92" t="s">
+        <v>285</v>
+      </c>
+      <c r="C15" s="86"/>
+      <c r="D15" s="46" t="s">
+        <v>284</v>
+      </c>
+      <c r="E15" s="41">
         <v>120000</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="14.1" customHeight="1">
-      <c r="A16" s="106" t="s">
-[...9 lines deleted...]
-      <c r="E16" s="51">
+      <c r="A16" s="95" t="s">
+        <v>283</v>
+      </c>
+      <c r="B16" s="92" t="s">
+        <v>282</v>
+      </c>
+      <c r="C16" s="86"/>
+      <c r="D16" s="46" t="s">
+        <v>281</v>
+      </c>
+      <c r="E16" s="41">
         <v>50000</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A17" s="106"/>
-[...7 lines deleted...]
-      <c r="E17" s="51">
+      <c r="A17" s="95"/>
+      <c r="B17" s="92" t="s">
+        <v>280</v>
+      </c>
+      <c r="C17" s="86"/>
+      <c r="D17" s="46" t="s">
+        <v>279</v>
+      </c>
+      <c r="E17" s="41">
         <v>80000</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A18" s="106"/>
-[...7 lines deleted...]
-      <c r="E18" s="51">
+      <c r="A18" s="95"/>
+      <c r="B18" s="92" t="s">
+        <v>278</v>
+      </c>
+      <c r="C18" s="86"/>
+      <c r="D18" s="46" t="s">
+        <v>277</v>
+      </c>
+      <c r="E18" s="41">
         <v>150000</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A19" s="106"/>
-[...5 lines deleted...]
-      <c r="E19" s="51">
+      <c r="A19" s="95"/>
+      <c r="B19" s="86" t="s">
+        <v>276</v>
+      </c>
+      <c r="C19" s="87"/>
+      <c r="D19" s="96"/>
+      <c r="E19" s="41">
         <v>200000</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A20" s="94" t="s">
-[...9 lines deleted...]
-      <c r="E20" s="51">
+      <c r="A20" s="84" t="s">
+        <v>275</v>
+      </c>
+      <c r="B20" s="92" t="s">
+        <v>274</v>
+      </c>
+      <c r="C20" s="86"/>
+      <c r="D20" s="40" t="s">
+        <v>273</v>
+      </c>
+      <c r="E20" s="41">
         <v>70000</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A21" s="95"/>
-[...7 lines deleted...]
-      <c r="E21" s="51">
+      <c r="A21" s="85"/>
+      <c r="B21" s="92" t="s">
+        <v>272</v>
+      </c>
+      <c r="C21" s="86"/>
+      <c r="D21" s="40" t="s">
+        <v>271</v>
+      </c>
+      <c r="E21" s="41">
         <v>70000</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A22" s="95"/>
-[...7 lines deleted...]
-      <c r="E22" s="51">
+      <c r="A22" s="85"/>
+      <c r="B22" s="92" t="s">
+        <v>270</v>
+      </c>
+      <c r="C22" s="86"/>
+      <c r="D22" s="40" t="s">
+        <v>269</v>
+      </c>
+      <c r="E22" s="41">
         <v>160000</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A23" s="95"/>
-[...7 lines deleted...]
-      <c r="E23" s="51">
+      <c r="A23" s="85"/>
+      <c r="B23" s="92" t="s">
+        <v>268</v>
+      </c>
+      <c r="C23" s="86"/>
+      <c r="D23" s="40" t="s">
+        <v>267</v>
+      </c>
+      <c r="E23" s="41">
         <v>70000</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A24" s="95"/>
-[...7 lines deleted...]
-      <c r="E24" s="51">
+      <c r="A24" s="85"/>
+      <c r="B24" s="92" t="s">
+        <v>266</v>
+      </c>
+      <c r="C24" s="86"/>
+      <c r="D24" s="40" t="s">
+        <v>265</v>
+      </c>
+      <c r="E24" s="41">
         <v>100000</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A25" s="95"/>
-[...7 lines deleted...]
-      <c r="E25" s="51">
+      <c r="A25" s="85"/>
+      <c r="B25" s="92" t="s">
+        <v>264</v>
+      </c>
+      <c r="C25" s="86"/>
+      <c r="D25" s="40" t="s">
+        <v>263</v>
+      </c>
+      <c r="E25" s="41">
         <v>70000</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A26" s="96"/>
-[...7 lines deleted...]
-      <c r="E26" s="51">
+      <c r="A26" s="93"/>
+      <c r="B26" s="92" t="s">
+        <v>262</v>
+      </c>
+      <c r="C26" s="86"/>
+      <c r="D26" s="40" t="s">
+        <v>261</v>
+      </c>
+      <c r="E26" s="41">
         <v>70000</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A27" s="94" t="s">
-[...9 lines deleted...]
-      <c r="E27" s="51">
+      <c r="A27" s="84" t="s">
+        <v>260</v>
+      </c>
+      <c r="B27" s="92" t="s">
+        <v>259</v>
+      </c>
+      <c r="C27" s="86"/>
+      <c r="D27" s="46" t="s">
+        <v>258</v>
+      </c>
+      <c r="E27" s="41">
         <v>30000</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A28" s="95"/>
-[...7 lines deleted...]
-      <c r="E28" s="51">
+      <c r="A28" s="85"/>
+      <c r="B28" s="92" t="s">
+        <v>257</v>
+      </c>
+      <c r="C28" s="86"/>
+      <c r="D28" s="46" t="s">
+        <v>256</v>
+      </c>
+      <c r="E28" s="41">
         <v>30000</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A29" s="95"/>
-[...7 lines deleted...]
-      <c r="E29" s="51">
+      <c r="A29" s="85"/>
+      <c r="B29" s="92" t="s">
+        <v>255</v>
+      </c>
+      <c r="C29" s="86"/>
+      <c r="D29" s="40" t="s">
+        <v>254</v>
+      </c>
+      <c r="E29" s="41">
         <v>40000</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A30" s="96"/>
-[...7 lines deleted...]
-      <c r="E30" s="51">
+      <c r="A30" s="93"/>
+      <c r="B30" s="92" t="s">
+        <v>253</v>
+      </c>
+      <c r="C30" s="86"/>
+      <c r="D30" s="40" t="s">
+        <v>252</v>
+      </c>
+      <c r="E30" s="41">
         <v>40000</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A31" s="94" t="s">
-[...9 lines deleted...]
-      <c r="E31" s="51">
+      <c r="A31" s="84" t="s">
+        <v>251</v>
+      </c>
+      <c r="B31" s="88" t="s">
+        <v>250</v>
+      </c>
+      <c r="C31" s="89"/>
+      <c r="D31" s="44" t="s">
+        <v>249</v>
+      </c>
+      <c r="E31" s="41">
         <v>160000</v>
       </c>
-      <c r="G31" s="55"/>
+      <c r="G31" s="45"/>
     </row>
     <row r="32" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A32" s="95"/>
-[...7 lines deleted...]
-      <c r="E32" s="49">
+      <c r="A32" s="85"/>
+      <c r="B32" s="89" t="s">
+        <v>248</v>
+      </c>
+      <c r="C32" s="99"/>
+      <c r="D32" s="44" t="s">
+        <v>247</v>
+      </c>
+      <c r="E32" s="39">
         <v>30000</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A33" s="95"/>
-[...7 lines deleted...]
-      <c r="E33" s="49">
+      <c r="A33" s="85"/>
+      <c r="B33" s="100" t="s">
+        <v>246</v>
+      </c>
+      <c r="C33" s="90"/>
+      <c r="D33" s="40" t="s">
+        <v>245</v>
+      </c>
+      <c r="E33" s="39">
         <v>30000</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A34" s="95"/>
-[...7 lines deleted...]
-      <c r="E34" s="49">
+      <c r="A34" s="85"/>
+      <c r="B34" s="89" t="s">
+        <v>244</v>
+      </c>
+      <c r="C34" s="94"/>
+      <c r="D34" s="40" t="s">
+        <v>243</v>
+      </c>
+      <c r="E34" s="39">
         <v>50000</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A35" s="95"/>
-[...7 lines deleted...]
-      <c r="E35" s="49">
+      <c r="A35" s="85"/>
+      <c r="B35" s="89" t="s">
+        <v>242</v>
+      </c>
+      <c r="C35" s="94"/>
+      <c r="D35" s="40" t="s">
+        <v>241</v>
+      </c>
+      <c r="E35" s="39">
         <v>80000</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A36" s="95"/>
-[...7 lines deleted...]
-      <c r="E36" s="49">
+      <c r="A36" s="85"/>
+      <c r="B36" s="89" t="s">
+        <v>240</v>
+      </c>
+      <c r="C36" s="94"/>
+      <c r="D36" s="40" t="s">
+        <v>239</v>
+      </c>
+      <c r="E36" s="39">
         <v>80000</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A37" s="95"/>
-[...7 lines deleted...]
-      <c r="E37" s="49">
+      <c r="A37" s="85"/>
+      <c r="B37" s="89" t="s">
+        <v>238</v>
+      </c>
+      <c r="C37" s="94"/>
+      <c r="D37" s="40" t="s">
+        <v>237</v>
+      </c>
+      <c r="E37" s="39">
         <v>100000</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A38" s="95"/>
-[...7 lines deleted...]
-      <c r="E38" s="51">
+      <c r="A38" s="85"/>
+      <c r="B38" s="86" t="s">
+        <v>236</v>
+      </c>
+      <c r="C38" s="87"/>
+      <c r="D38" s="43" t="s">
+        <v>235</v>
+      </c>
+      <c r="E38" s="41">
         <v>100000</v>
       </c>
     </row>
-    <row r="39" spans="1:7" ht="15.75" customHeight="1">
-[...8 lines deleted...]
-      <c r="E39" s="51">
+    <row r="39" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A39" s="85"/>
+      <c r="B39" s="86" t="s">
+        <v>234</v>
+      </c>
+      <c r="C39" s="87"/>
+      <c r="D39" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="E39" s="41">
         <v>100000</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A40" s="95"/>
-[...7 lines deleted...]
-      <c r="E40" s="51">
+      <c r="A40" s="85"/>
+      <c r="B40" s="86" t="s">
+        <v>232</v>
+      </c>
+      <c r="C40" s="87"/>
+      <c r="D40" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="E40" s="41">
         <v>100000</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A41" s="94" t="s">
-[...9 lines deleted...]
-      <c r="E41" s="51">
+      <c r="A41" s="84" t="s">
+        <v>230</v>
+      </c>
+      <c r="B41" s="86" t="s">
+        <v>229</v>
+      </c>
+      <c r="C41" s="87"/>
+      <c r="D41" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="E41" s="41">
         <v>220000</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A42" s="95"/>
-[...7 lines deleted...]
-      <c r="E42" s="51">
+      <c r="A42" s="85"/>
+      <c r="B42" s="86" t="s">
+        <v>227</v>
+      </c>
+      <c r="C42" s="87"/>
+      <c r="D42" s="40" t="s">
+        <v>220</v>
+      </c>
+      <c r="E42" s="41">
         <v>132000</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A43" s="95"/>
-[...7 lines deleted...]
-      <c r="E43" s="51">
+      <c r="A43" s="85"/>
+      <c r="B43" s="86" t="s">
+        <v>226</v>
+      </c>
+      <c r="C43" s="87"/>
+      <c r="D43" s="40" t="s">
+        <v>220</v>
+      </c>
+      <c r="E43" s="41">
         <v>176000</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A44" s="95"/>
-[...7 lines deleted...]
-      <c r="E44" s="51">
+      <c r="A44" s="85"/>
+      <c r="B44" s="88" t="s">
+        <v>225</v>
+      </c>
+      <c r="C44" s="89"/>
+      <c r="D44" s="40" t="s">
+        <v>224</v>
+      </c>
+      <c r="E44" s="41">
         <v>27500</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A45" s="95"/>
-[...7 lines deleted...]
-      <c r="E45" s="49">
+      <c r="A45" s="85"/>
+      <c r="B45" s="90" t="s">
+        <v>223</v>
+      </c>
+      <c r="C45" s="91"/>
+      <c r="D45" s="40" t="s">
+        <v>222</v>
+      </c>
+      <c r="E45" s="39">
         <v>88000</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="14.1" customHeight="1">
-      <c r="A46" s="95"/>
-[...7 lines deleted...]
-      <c r="E46" s="49">
+      <c r="A46" s="85"/>
+      <c r="B46" s="90" t="s">
+        <v>221</v>
+      </c>
+      <c r="C46" s="91"/>
+      <c r="D46" s="40" t="s">
+        <v>220</v>
+      </c>
+      <c r="E46" s="39">
         <v>40000</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="14.1" customHeight="1" thickBot="1">
-      <c r="A47" s="48"/>
-[...7 lines deleted...]
-      <c r="E47" s="46">
+      <c r="A47" s="38"/>
+      <c r="B47" s="97" t="s">
+        <v>219</v>
+      </c>
+      <c r="C47" s="98"/>
+      <c r="D47" s="37" t="s">
+        <v>218</v>
+      </c>
+      <c r="E47" s="36">
         <v>10000</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="16.5">
-      <c r="F48" s="45"/>
-      <c r="G48" s="44"/>
+      <c r="F48" s="35"/>
+      <c r="G48" s="34"/>
     </row>
     <row r="49" spans="6:7" ht="16.5">
-      <c r="F49" s="45"/>
-      <c r="G49" s="44"/>
+      <c r="F49" s="35"/>
+      <c r="G49" s="34"/>
     </row>
     <row r="50" spans="6:7" ht="16.5">
-      <c r="F50" s="45"/>
-      <c r="G50" s="44"/>
+      <c r="F50" s="35"/>
+      <c r="G50" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="54">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A10:A15"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B37:C37"/>
-    <mergeCell ref="B26:C26"/>
-[...10 lines deleted...]
-    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B33:C33"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A31:A40"/>
     <mergeCell ref="A27:A30"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
     <mergeCell ref="A20:A26"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B23:C23"/>
     <mergeCell ref="A41:A46"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B46:C46"/>
-    <mergeCell ref="A31:A40"/>
-[...5 lines deleted...]
-    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-</worksheet>
-[...222 lines deleted...]
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>이름 지정된 범위</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>항목표</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>종합검진제안서</vt:lpstr>
       <vt:lpstr> 추가선택 검사</vt:lpstr>
-      <vt:lpstr>위치안내</vt:lpstr>
-      <vt:lpstr>항목표!Print_Area</vt:lpstr>
+      <vt:lpstr>종합검진제안서!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CLINOMICS_JSKIM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>